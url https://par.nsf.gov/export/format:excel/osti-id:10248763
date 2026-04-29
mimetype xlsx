--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10248763</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.1111/mec.15605</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Genomic islands of divergence infer a phenotypic landscape in Pacific lamprey</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hess, JE; Smith, JJ; Timoshevskaya, N; Baker, C; Caudill, C; Graves, D; Keefer, M; Kinziger, A; Moser, M; Porter, L; Silver, G; Whitlock, S; Narum, SR</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Molecular ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3841-3856</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1365-294X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>High rates of dispersal can breakdown coadapted gene complexes. However, concentrated genomic architecture (i.e., genomic islands of divergence) can suppress recombination to allow evolution of local adaptations despite high gene flow. Pacific lamprey (Entosphenus tridentatus) is a highly dispersive anadromous fish. Observed trait diversity and evidence for genetic basis of traits suggests it may be locally adapted. We addressed whether concentrated genomic architecture could influence local adaptation for Pacific lamprey. Using two new whole genome assemblies and genotypes from 7,716 single nucleotide polymorphism (SNP) loci in 518 individuals from across the species range, we identified four genomic islands of divergence (on chromosomes 01, 02, 04, and 22). We determined robust phenotype-by-genotype relationships by testing multiple traits across geographic sites. These trait associations probably explain genomic divergence across the species’ range. We genotyped a subset of 302 broadly distributed SNPs in 2,145 individuals for association testing for adult body size, sexual maturity, migration distance and timing, adult swimming ability, and larval growth. Body size traits were strongly associated with SNPs on chromosomes 02 and 04. Moderate associations also implicated SNPs on chromosome 01 as being associated with variation in female maturity. Finally, we used candidate SNPs to extrapolate a heterogeneous spatiotemporal distribution of these predicted phenotypes based on independent data sets of larval and adult collections. These maturity and body size results guide future elucidation of factors driving regional optimization of these traits for fitness. Pacific lamprey is culturally important and imperiled. This research addresses biological uncertainties that challenge restoration efforts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1818012</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>