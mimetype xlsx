--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10248804</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JAS-D-20-0025.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry Signatures of an Equatorially Symmetric Matsuno–Gill Circulation Pattern</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wilka, Catherine; Solomon, Susan; Cronin, Timothy W.; Kinnison, Doug; Garcia, Rolando</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the Atmospheric Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>107 to 116</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-4928</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Matsuno–Gill circulations have been widely studied in tropical meteorology, but their impact on stratospheric chemistry has seldom been explicitly evaluated. This study demonstrates that, in a model nudged to reanalysis, anticyclonic Rossby wave gyres that form near the tropopause as a result of equatorially symmetric heating in the troposphere provide a dynamical mechanism to influence tropical and subtropical atmospheric chemistry during near-equinox months. The anticyclonic flow entrains extratropical air from higher latitudes into the deep tropics of both hemispheres and induces cooling in the already cold upper-troposphere/lower-stratosphere (UTLS) region. Both of these aspects of the circulation allow heterogeneous chlorine activation on sulfuric acid aerosols to proceed rapidly, primarily via the HCl + ClONO              2              reaction. Precipitation rates and heating rates from reanalysis are shown to be consistent with these heating and circulation response patterns in the months of interest. This study analyzes specified dynamics simulations from the Whole Atmosphere Community Climate Model (SD-WACCM) with and without tropical heterogeneous chemistry to demonstrate that these circulations influence substantially the distributions of, for example, NO              2              and ClO in the UTLS tropics and subtropics of both hemispheres. This provides a previously unrecognized dynamical influence on the spatial structures of atmospheric composition changes in the UTLS during near-equinox months.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1906719</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>