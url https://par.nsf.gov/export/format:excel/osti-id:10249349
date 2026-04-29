--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10249349</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Transit-Gym: A Simulation and Evaluation Engine for Analysis of Bus Transit Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sun, Ruixiao; Neema, Himanshu; Chen, Yuche; Ugirumurera, Juliette; Severino, Joseph; Pugliese, Philip; Laszka, Aron; Dubey, Abhishek</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>7th IEEE International Conference on Smart Computing (SMARTCOMP 2021)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Public-transit systems face a number of operational challenges: (a) changing ridership patterns requiring optimization of fixed line services, (b) optimizing vehicle-to-trip assignments to reduce maintenance and operation codes, and (c) ensuring equitable and fair coverage to areas with low ridership. Optimizing these objectives presents a hard computational problem due to the size and complexity of the decision space. State-of-the-art methods formulate these problems as variants of the vehicle routing problem and use data-driven heuristics for optimizing the procedures. However, the evaluation and training of these algorithms require large datasets that provide realistic coverage of various operational uncertainties. This paper presents a dynamic simulation platform, called Transit-Gym, that can bridge this gap by providing the ability to simulate scenarios, focusing on variation of demand models, variations of route networks, and variations of vehicle-to-trip assignments. The central contribution of this work is a domain-specific language and associated experimentation tool-chain and infrastructure to enable subject-matter experts to intuitively specify, simulate, and analyze large-scale transit scenarios and their parametric variations. Of particular significance is an integrated microscopic energy consumption model that also helps to analyze the energy cost of various transit decisions made by the transportation agency of a city.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2029952</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>