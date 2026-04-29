--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10249580</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP07(2020)115</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Measurement of quark- and gluon-like jet fractions using jet charge in PbPb and pp collisions at 5.02 TeV</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sirunyan, A. M.; Tumasyan, A.; Adam, W.; Ambrogi, F.; Bergauer, T.; Dragicevic, M.; Erö, J.; Escalante Del Valle, A.; Flechl, M.; Frühwirth, R.; Jeitler, M.; Krammer, N.; Krätschmer, I.; Liko, D.; Madlener, T.; Mikulec, I.; Rad, N.; Schieck, J.; Schöfbeck, R.; Spanring, M.; Waltenberger, W.; Wulz, C.-E.; Zarucki, M.; Drugakov, V.; Mossolov, V.; Suarez Gonzalez, J.; Darwish, M. R.; De Wolf, E. A.; Di Croce, D.; Janssen, X.; Lelek, A.; Pieters, M.; Rejeb Sfar, H.; Van Haevermaet, H.; Van Mechelen, P.; Van Putte, S.; Van Remortel, N.; Blekman, F.; Bols, E. S.; Chhibra, S. S.; D’Hondt, J.; De Clercq, J.; Lontkovskyi, D.; Lowette, S.; Marchesini, I.; Moortgat, S.; Python, Q.; Tavernier, S.; Van Doninck, W.; Van Mulders, P.; Beghin, D.; Bilin, B.; Clerbaux, B.; De Lentdecker, G.; Delannoy, H.; Dorney, B.; Favart, L.; Grebenyuk, A.; Kalsi, A. K.; Moureaux, L.; Popov, A.; Postiau, N.; Starling, E.; Thomas, L.; Vander Velde, C.; Vanlaer, P.; Vannerom, D.; Cornelis, T.; Dobur, D.; Khvastunov, I.; Niedziela, M.; Roskas, C.; Skovpen, K.; Tytgat, M.; Verbeke, W.; Vermassen, B.; Vit, M.; Bondu, O.; Bruno, G.; Caputo, C.; David, P.; Delaere, C.; Delcourt, M.; Giammanco, A.; Lemaitre, V.; Prisciandaro, J.; Saggio, A.; Vidal Marono, M.; Vischia, P.; Zobec, J.; Alves, G. A.; Correia Silva, G.; Hensel, C.; Moraes, A.; Belchior Batista Das Chagas, E.; Carvalho, W.; Chinellato, J.; Coelho, E.; Da Costa, E. M.; Da Silveira, G. G.; De Jesus Damiao, D.; De Oliveira Martins, C.; Fonseca De Souza, S.; Malbouisson, H.; Martins, J.; Matos Figueiredo, D.; Medina Jaime, M.; Melo De Almeida, M.; Mora Herrera, C.; Mundim, L.; Nogima, H.; Prado Da Silva, W. L.; Rebello Teles, P.; Sanchez Rosas, L. J.; Santoro, A.; Sznajder, A.; Thiel, M.; Tonelli Manganote, E. J.; Torres Da Silva De Araujo, F.; Vilela Pereira, A.; Bernardes, C. A.; Calligaris, L.; Fernandez Perez Tomei, T. R.; Gregores, E. M.; Lemos, D. S.; Mercadante, P. G.; Novaes, S. F.; Padula, SandraS.; Aleksandrov, A.; Antchev, G.; Hadjiiska, R.; Iaydjiev, P.; Misheva, M.; Rodozov, M.; Shopova, M.; Sultanov, G.; Bonchev, M.; Dimitrov, A.; Ivanov, T.; Litov, L.; Pavlov, B.; Petkov, P.; Petrov, A.; Fang, W.; Gao, X.; Yuan, L.; Ahmad, M.; Hu, Z.; Wang, Y.; Chen, G. M.; Chen, H. S.; Chen, M.; Jiang, C. H.; Leggat, D.; Liao, H.; Liu, Z.; Spiezia, A.; Tao, J.; Yazgan, E.; Zhang, H.; Zhang, S.; Zhao, J.; Agapitos, A.; Ban, Y.; Chen, G.; Levin, A.; Li, J.; Li, L.; Li, Q.; Mao, Y.; Qian, S. J.; Wang, D.; Wang, Q.; Xiao, M.; Avila, C.; Cabrera, A.; Florez, C.; González Hernández, C. F.; Segura Delgado, M. A.; Mejia Guisao, J.; Ruiz Alvarez, J. D.; Salazar González, C. A.; Vanegas Arbelaez, N.; Giljanović, D.; Godinovic, N.; Lelas, D.; Puljak, I.; Sculac, T.; Antunovic, Z.; Kovac, M.; Brigljevic, V.; Ferencek, D.; Kadija, K.; Mesic, B.; Roguljic, M.; Starodumov, A.; Susa, T.; Ather, M. W.; Attikis, A.; Erodotou, E.; Ioannou, A.; Kolosova, M.; Konstantinou, S.; Mavromanolakis, G.; Mousa, J.; Nicolaou, C.; Ptochos, F.; Razis, P. A.; Rykaczewski, H.; Saka, H.; Tsiakkouri, D.; Finger, M.; Finger, M.; Kveton, A.; Tomsa, J.; Ayala, E.; Carrera Jarrin, E.; Mahmoud, M. A.; Mohammed, Y.; Bhowmik, S.; Carvalho Antunes De Oliveira, A.; Dewanjee, R. K.; Ehataht, K.; Kadastik, M.; Raidal, M.; Veelken, C.; Eerola, P.; Forthomme, L.; Kirschenmann, H.; Osterberg, K.; Voutilainen, M.; Garcia, F.; Havukainen, J.; Heikkilä, J. K.; Karimäki, V.; Kim, M. S.; Kinnunen, R.; Lampén, T.; Lassila-Perini, K.; Laurila, S.; Lehti, S.; Lindén, T.; Siikonen, H.; Tuominen, E.; Tuominiemi, J.; Luukka, P.; Tuuva, T.; Besancon, M.; Couderc, F.; Dejardin, M.; Denegri, D.; Fabbro, B.; Faure, J. L.; Ferri, F.; Ganjour, S.; Givernaud, A.; Gras, P.; Hamel de Monchenault, G.; Jarry, P.; Leloup, C.; Lenzi, B.; Locci, E.; Malcles, J.; Rander, J.; Rosowsky, A.; Sahin, M. Ö.; Savoy-Navarro, A.; Titov, M.; Yu, G. B.; Ahuja, S.; Amendola, C.; Beaudette, F.; Busson, P.; Charlot, C.; Diab, B.; Falmagne, G.; Granier de Cassagnac, R.; Kucher, I.; Lobanov, A.; Martin Perez, C.; Nguyen, M.; Ochando, C.; Paganini, P.; Rembser, J.; Salerno, R.; Sauvan, J. B.; Sirois, Y.; Zabi, A.; Zghiche, A.; Agram, J.-L.; Andrea, J.; Bloch, D.; Bourgatte, G.; Brom, J.-M.; Chabert, E. C.; Collard, C.; Conte, E.; Fontaine, J.-C.; Gelé, D.; Goerlach, U.; Grimault, C.; Jansová, M.; Le Bihan, A.-C.; Tonon, N.; Van Hove, P.; Gadrat, S.; Beauceron, S.; Bernet, C.; Boudoul, G.; Camen, C.; Carle, A.; Chanon, N.; Chierici, R.; Contardo, D.; Depasse, P.; El Mamouni, H.; Fay, J.; Gascon, S.; Gouzevitch, M.; Ille, B.; Jain, Sa.; Laktineh, I. B.; Lattaud, H.; Lesauvage, A.; Lethuillier, M.; Mirabito, L.; Perries, S.; Sordini, V.; Torterotot, L.; Touquet, G.; Vander Donckt, M.; Viret, S.; Khvedelidze, A.; Tsamalaidze, Z.; Autermann, C.; Feld, L.; Klein, K.; Lipinski, M.; Meuser, D.; Pauls, A.; Preuten, M.; Rauch, M. P.; Schulz, J.; Teroerde, M.; Erdmann, M.; Fischer, B.; Ghosh, S.; Hebbeker, T.; Hoepfner, K.; Keller, H.; Mastrolorenzo, L.; Merschmeyer, M.; Meyer, A.; Millet, P.; Mocellin, G.; Mondal, S.; Mukherjee, S.; Noll, D.; Novak, A.; Pook, T.; Pozdnyakov, A.; Quast, T.; Radziej, M.; Rath, Y.; Reithler, H.; Roemer, J.; Schmidt, A.; Schuler, S. C.; Sharma, A.; Wiedenbeck, S.; Zaleski, S.; Flügge, G.; Haj Ahmad, W.; Hlushchenko, O.; Kress, T.; Müller, T.; Nowack, A.; Pistone, C.; Pooth, O.; Roy, D.; Sert, H.; Stahl, A.; Aldaya Martin, M.; Asmuss, P.; Babounikau, I.; Bakhshiansohi, H.; Beernaert, K.; Behnke, O.; Bermúdez Martínez, A.; Bin Anuar, A. A.; Borras, K.; Botta, V.; Campbell, A.; Cardini, A.; Connor, P.; Consuegra Rodríguez, S.; Contreras-Campana, C.; Danilov, V.; De Wit, A.; Defranchis, M. M.; Diez Pardos, C.; Domínguez Damiani, D.; Eckerlin, G.; Eckstein, D.; Eichhorn, T.; Elwood, A.; Eren, E.; Gallo, E.; Geiser, A.; Grohsjean, A.; Guthoff, M.; Haranko, M.; Harb, A.; Jafari, A.; Jomhari, N. Z.; Jung, H.; Kasem, A.; Kasemann, M.; Kaveh, H.; Keaveney, J.; Kleinwort, C.; Knolle, J.; Krücker, D.; Lange, W.; Lenz, T.; Lidrych, J.; Lipka, K.; Lohmann, W.; Mankel, R.; Melzer-Pellmann, I.-A.; Meyer, A. B.; Meyer, M.; Missiroli, M.; Mnich, J.; Mussgiller, A.; Myronenko, V.; Pérez Adán, D.; Pflitsch, S. K.; Pitzl, D.; Raspereza, A.; Saibel, A.; Savitskyi, M.; Scheurer, V.; Schütze, P.; Schwanenberger, C.; Shevchenko, R.; Singh, A.; Sosa Ricardo, R. E.; Tholen, H.; Turkot, O.; Vagnerini, A.; Van De Klundert, M.; Walsh, R.; Wen, Y.; Wichmann, K.; Wissing, C.; Zenaiev, O.; Zlebcik, R.; Aggleton, R.; Bein, S.; Benato, L.; Benecke, A.; Dreyer, T.; Ebrahimi, A.; Feindt, F.; Fröhlich, A.; Garbers, C.; Garutti, E.; Gonzalez, D.; Gunnellini, P.; Haller, J.; Hinzmann, A.; Karavdina, A.; Kasieczka, G.; Klanner, R.; Kogler, R.; Kovalchuk, N.; Kurz, S.; Kutzner, V.; Lange, J.; Lange, T.; Malara, A.; Multhaup, J.; Niemeyer, C. E.; Reimers, A.; Rieger, O.; Schleper, P.; Schumann, S.; Schwandt, J.; Sonneveld, J.; Stadie, H.; Steinbrück, G.; Vormwald, B.; Zoi, I.; Akbiyik, M.; Baselga, M.; Baur, S.; Berger, T.; Butz, E.; Caspart, R.; Chwalek, T.; De Boer, W.; Dierlamm, A.; El Morabit, K.; Faltermann, N.; Giffels, M.; Gottmann, A.; Hartmann, F.; Heidecker, C.; Husemann, U.; Iqbal, M. A.; Kudella, S.; Maier, S.; Mitra, S.; Mozer, M. U.; Müller, D.; Müller, Th.; Musich, M.; Nürnberg, A.; Quast, G.; Rabbertz, K.; Schäfer, D.; Schröder, M.; Shvetsov, I.; Simonis, H. J.; Ulrich, R.; Wassmer, M.; Weber, M.; Wöhrmann, C.; Wolf, R.; Wozniewski, S.; Anagnostou, G.; Asenov, P.; Daskalakis, G.; Geralis, T.; Kyriakis, A.; Loukas, D.; Paspalaki, G.; Stakia, A.; Diamantopoulou, M.; Karathanasis, G.; Kontaxakis, P.; Manousakis-katsikakis, A.; Panagiotou, A.; Papavergou, I.; Saoulidou, N.; Theofilatos, K.; Vellidis, K.; Vourliotis, E.; Bakas, G.; Kousouris, K.; Papakrivopoulos, I.; Tsipolitis, G.; Zacharopoulou, A.; Evangelou, I.; Foudas, C.; Gianneios, P.; Katsoulis, P.; Kokkas, P.; Mallios, S.; Manitara, K.; Manthos, N.; Papadopoulos, I.; Strologas, J.; Triantis, F. A.; Tsitsonis, D.; Bartók, M.; Chudasama, R.; Csanad, M.; Major, P.; Mandal, K.; Mehta, A.; Pasztor, G.; Surányi, O.; Veres, G. I.; Bencze, G.; Hajdu, C.; Horvath, D.; Sikler, F.; Veszpremi, V.; Vesztergombi, G.; Beni, N.; Czellar, S.; Karancsi, J.; Molnar, J.; Szillasi, Z.; Raics, P.; Teyssier, D.; Trocsanyi, Z. L.; Ujvari, B.; Csorgo, T.; Metzger, W. J.; Nemes, F.; Novak, T.; Choudhury, S.; Komaragiri, J. R.; Tiwari, P. C.; Bahinipati, S.; Kar, C.; Kole, G.; Mal, P.; Muraleedharan Nair Bindhu, V. K.; Nayak, A.; Sahoo, D. K.; Swain, S. K.; Bansal, S.; Beri, S. B.; Bhatnagar, V.; Chauhan, S.; Dhingra, N.; Gupta, R.; Kaur, A.; Kaur, M.; Kaur, S.; Kumari, P.; Lohan, M.; Meena, M.; Sandeep, K.; Sharma, S.; Singh, J. B.; Virdi, A. K.; Walia, G.; Bhardwaj, A.; Choudhary, B. C.; Garg, R. B.; Gola, M.; Keshri, S.; Kumar, Ashok; Naimuddin, M.; Priyanka, P.; Ranjan, K.; Shah, Aashaq; Sharma, R.; Bhardwaj, R.; Bharti, M.; Bhattacharya, R.; Bhattacharya, S.; Bhawandeep, U.; Bhowmik, D.; Dutta, S.; Ghosh, S.; Gomber, B.; Maity, M.; Mondal, K.; Nandan, S.; Purohit, A.; Rout, P. K.; Saha, G.; Sarkar, S.; Sharan, M.; Singh, B.; Thakur, S.; Behera, P. K.; Behera, S. C.; Kalbhor, P.; Muhammad, A.; Pujahari, P. R.; Sharma, A.; Sikdar, A. K.; Dutta, D.; Jha, V.; Mishra, D. K.; Netrakanti, P. K.; Pant, L. M.; Shukla, P.; Aziz, T.; Bhat, M. A.; Dugad, S.; Mohanty, G. B.; Sur, N.; Verma, RavindraKumar; Banerjee, S.; Bhattacharya, S.; Chatterjee, S.; Das, P.; Guchait, M.; Karmakar, S.; Kumar, S.; Majumder, G.; Mazumdar, K.; Sahoo, N.; Sawant, S.; Dube, S.; Kansal, B.; Kapoor, A.; Kothekar, K.; Pandey, S.; Rane, A.; Rastogi, A.; Sharma, S.; Chenarani, S.; Etesami, S. M.; Khakzad, M.; Mohammadi Najafabadi, M.; Naseri, M.; Rezaei Hosseinabadi, F.; Felcini, M.; Grunewald, M.; Abbrescia, M.; Aly, R.; Calabria, C.; Colaleo, A.; Creanza, D.; Cristella, L.; De Filippis, N.; De Palma, M.; Di Florio, A.; Elmetenawee, W.; Fiore, L.; Gelmi, A.; Iaselli, G.; Ince, M.; Lezki, S.; Maggi, G.; Maggi, M.; Merlin, J. A.; Miniello, G.; My, S.; Nuzzo, S.; Pompili, A.; Pugliese, G.; Radogna, R.; Ranieri, A.; Selvaggi, G.; Silvestris, L.; Simone, F. M.; Venditti, R.; Verwilligen, P.; Abbiendi, G.; Battilana, C.; Bonacorsi, D.; Borgonovi, L.; Braibant-Giacomelli, S.; Campanini, R.; Capiluppi, P.; Castro, A.; Cavallo, F. R.; Ciocca, C.; Codispoti, G.; Cuffiani, M.; Dallavalle, G. M.; Fabbri, F.; Fanfani, A.; Fontanesi, E.; Giacomelli, P.; Grandi, C.; Guiducci, L.; Iemmi, F.; Meo, S. Lo; Marcellini, S.; Masetti, G.; Navarria, F. L.; Perrotta, A.; Primavera, F.; Rossi, A. M.; Rovelli, T.; Siroli, G. P.; Tosi, N.; Albergo, S.; Costa, S.; Di Mattia, A.; Potenza, R.; Tricomi, A.; Tuve, C.; Barbagli, G.; Cassese, A.; Ceccarelli, R.; Ciulli, V.; Civinini, C.; D’Alessandro, R.; Fiori, F.; Focardi, E.; Latino, G.; Lenzi, P.; Meschini, M.; Paoletti, S.; Sguazzoni, G.; Viliani, L.; Benussi, L.; Bianco, S.; Piccolo, D.; Bozzo, M.; Ferro, F.; Mulargia, R.; Robutti, E.; Tosi, S.; Benaglia, A.; Beschi, A.; Brivio, F.; Ciriolo, V.; Dinardo, M. E.; Dini, P.; Gennai, S.; Ghezzi, A.; Govoni, P.; Guzzi, L.; Malberti, M.; Malvezzi, S.; Menasce, D.; Monti, F.; Moroni, L.; Paganoni, M.; Pedrini, D.; Ragazzi, S.; Tabarelli de Fatis, T.; Valsecchi, D.; Zuolo, D.; Buontempo, S.; Cavallo, N.; De Iorio, A.; Di Crescenzo, A.; Fabozzi, F.; Fienga, F.; Galati, G.; Iorio, A. O.; Layer, L.; Lista, L.; Meola, S.; Paolucci, P.; Rossi, B.; Sciacca, C.; Voevodina, E.; Azzi, P.; Bacchetta, N.; Bisello, D.; Boletti, A.; Bragagnolo, A.; Carlin, R.; Checchia, P.; De Castro Manzano, P.; Dorigo, T.; Dosselli, U.; Gasparini, F.; Gasparini, U.; Gozzelino, A.; Hoh, S. Y.; Margoni, M.; Meneguzzo, A. T.; Pazzini, J.; Presilla, M.; Ronchese, P.; Rossin, R.; Simonetto, F.; Tiko, A.; Tosi, M.; Zanetti, M.; Zotto, P.; Zucchetta, A.; Zumerle, G.; Braghieri, A.; Fiorina, D.; Montagna, P.; Ratti, S. P.; Re, V.; Ressegotti, M.; Riccardi, C.; Salvini, P.; Vai, I.; Vitulo, P.; Biasini, M.; Bilei, G. M.; Ciangottini, D.; Fanò, L.; Lariccia, P.; Leonardi, R.; Manoni, E.; Mantovani, G.; Mariani, V.; Menichelli, M.; Rossi, A.; Santocchia, A.; Spiga, D.; Androsov, K.; Azzurri, P.; Bagliesi, G.; Bertacchi, V.; Bianchini, L.; Boccali, T.; Castaldi, R.; Ciocci, M. A.; Dell’Orso, R.; Donato, S.; Giannini, L.; Giassi, A.; Grippo, M. T.; Ligabue, F.; Manca, E.; Mandorli, G.; Messineo, A.; Palla, F.; Rizzi, A.; Rolandi, G.; Roy Chowdhury, S.; Scribano, A.; Spagnolo, P.; Tenchini, R.; Tonelli, G.; Turini, N.; Venturi, A.; Verdini, P. G.; Cavallari, F.; Cipriani, M.; Del Re, D.; Di Marco, E.; Diemoz, M.; Longo, E.; Meridiani, P.; Organtini, G.; Pandolfi, F.; Paramatti, R.; Quaranta, C.; Rahatlou, S.; Rovelli, C.; Santanastasio, F.; Soffi, L.; Tramontano, R.; Amapane, N.; Arcidiacono, R.; Argiro, S.; Arneodo, M.; Bartosik, N.; Bellan, R.; Bellora, A.; Biino, C.; Cappati, A.; Cartiglia, N.; Cometti, S.; Costa, M.; Covarelli, R.; Demaria, N.; González Fernández, J. R.; Kiani, B.; Legger, F.; Mariotti, C.; Maselli, S.; Migliore, E.; Monaco, V.; Monteil, E.; Monteno, M.; Obertino, M. M.; Ortona, G.; Pacher, L.; Pastrone, N.; Pelliccioni, M.; Pinna Angioni, G. L.; Romero, A.; Ruspa, M.; Salvatico, R.; Sola, V.; Solano, A.; Soldi, D.; Staiano, A.; Trocino, D.; Belforte, S.; Candelise, V.; Casarsa, M.; Cossutti, F.; Da Rold, A.; Della Ricca, G.; Vazzoler, F.; Zanetti, A.; Kim, B.; Kim, D. H.; Kim, G. N.; Lee, J.; Lee, S. W.; Moon, C. S.; Oh, Y. D.; Pak, S. I.; Sekmen, S.; Son, D. C.; Yang, Y. C.; Kim, H.; Moon, D. H.; Francois, B.; Kim, T. J.; Park, J.; Cho, S.; Choi, S.; Go, Y.; Ha, S.; Hong, B.; Lee, K.; Lee, K. S.; Lim, J.; Park, J.; Park, S. K.; Roh, Y.; Yoo, J.; Goh, J.; Kim, H. S.; Almond, J.; Bhyun, J. H.; Choi, J.; Jeon, S.; Kim, J.; Kim, J. S.; Lee, H.; Lee, K.; Lee, S.; Nam, K.; Oh, M.; Oh, S. B.; Radburn-Smith, B. C.; Yang, U. K.; Yoo, H. D.; Yoon, I.; Jeon, D.; Kim, J. H.; Lee, J. S.; Park, I. C.; Watson, I. J; Choi, Y.; Hwang, C.; Jeong, Y.; Lee, J.; Lee, Y.; Yu, I.; Veckalns, V.; Dudenas, V.; Juodagalvis, A.; Rinkevicius, A.; Tamulaitis, G.; Vaitkus, J.; Mohamad Idris, F.; Wan Abdullah, W. A.; Yusli, M. N.; Zolkapli, Z.; Benitez, J. F.; Castaneda Hernandez, A.; Murillo Quijada, J. A.; Valencia Palomo, L.; Castilla-Valdez, H.; De La Cruz-Burelo, E.; Heredia-De La Cruz, I.; Lopez-Fernandez, R.; Sanchez-Hernandez, A.; Carrillo Moreno, S.; Oropeza Barrera, C.; Ramirez-Garcia, M.; Vazquez Valencia, F.; Eysermans, J.; Pedraza, I.; Salazar Ibarguen, H. A.; Uribe Estrada, C.; Morelos Pineda, A.; Mijuskovic, J.; Raicevic, N.; Krofcheck, D.; Bheesette, S.; Butler, P. H.; Lujan, P.; Ahmad, A.; Ahmad, M.; Awan, M. I.; Hassan, Q.; Hoorani, H. R.; Khan, W. A.; Shah, M. A.; Shoaib, M.; Waqas, M.; Avati, V.; Grzanka, L.; Malawski, M.; Bialkowska, H.; Bluj, M.; Boimska, B.; Górski, M.; Kazana, M.; Szleper, M.; Zalewski, P.; Bunkowski, K.; Byszuk, A.; Doroba, K.; Kalinowski, A.; Konecki, M.; Krolikowski, J.; Olszewski, M.; Walczak, M.; Araujo, M.; Bargassa, P.; Bastos, D.; Di Francesco, A.; Faccioli, P.; Galinhas, B.; Gallinaro, M.; Hollar, J.; Leonardo, N.; Niknejad, T.; Seixas, J.; Shchelina, K.; Strong, G.; Toldaiev, O.; Varela, J.; Afanasiev, S.; Bunin, P.; Gavrilenko, M.; Golutvin, I.; Gorbounov, N.; Gorbunov, I.; Kamenev, A.; Karjavine, V.; Kashunin, I.; Korenkov, V.; Lanev, A.; Malakhov, A.; Matveev, V.; Mitsyn, V. V.; Moisenz, P.; Palichik, V.; Perelygin, V.; Shmatov, S.; Trofimov, V.; Zarubin, A.; Chtchipounov, L.; Golovtcov, V.; Ivanov, Y.; Kim, V.; Kuznetsova, E.; Levchenko, P.; Murzin, V.; Oreshkin, V.; Smirnov, I.; Sosnov, D.; Sulimov, V.; Uvarov, L.; Vorobyev, A.; Andreev, Yu.; Dermenev, A.; Gninenko, S.; Golubev, N.; Karneyeu, A.; Kirsanov, M.; Krasnikov, N.; Pashenkov, A.; Tlisov, D.; Toropin, A.; Epshteyn, V.; Gavrilov, V.; Lychkovskaya, N.; Nikitenko, A.; Popov, V.; Pozdnyakov, I.; Safronov, G.; Spiridonov, A.; Stepennov, A.; Toms, M.; Vlasov, E.; Zhokin, A.; Aushev, T.; Chadeeva, M.; Parygin, P.; Philippov, D.; Popova, E.; Rusinov, V.; Andreev, V.; Azarkin, M.; Dremin, I.; Kirakosyan, M.; Terkulov, A.; Belyaev, A.; Boos, E.; Demiyanov, A.; Ershov, A.; Gribushin, A.; Kodolova, O.; Korotkikh, V.; Lokhtin, I.; Obraztsov, S.; Petrushanko, S.; Savrin, V.; Snigirev, A.; Vardanyan, I.; Barnyakov, A.; Blinov, V.; Dimova, T.; Kardapoltsev, L.; Skovpen, Y.; Azhgirey, I.; Bayshev, I.; Bitioukov, S.; Kachanov, V.; Konstantinov, D.; Mandrik, P.; Petrov, V.; Ryutin, R.; Slabospitskii, S.; Sobol, A.; Troshin, S.; Tyurin, N.; Uzunian, A.; Volkov, A.; Babaev, A.; Iuzhakov, A.; Okhotnikov, V.; Borchsh, V.; Ivanchenko, V.; Tcherniaev, E.; Adzic, P.; Cirkovic, P.; Dordevic, M.; Milenovic, P.; Milosevic, J.; Stojanovic, M.; Aguilar-Benitez, M.; Alcaraz Maestre, J.; Álvarez Fernández, A.; Bachiller, I.; Barrio Luna, M.; Bedoya, CristinaF.; Brochero Cifuentes, J. A.; Carrillo Montoya, C. A.; Cepeda, M.; Cerrada, M.; Colino, N.; De La Cruz, B.; Delgado Peris, A.; Fernández Ramos, J. P.; Flix, J.; Fouz, M. C.; Gonzalez Lopez, O.; Goy Lopez, S.; Hernandez, J. M.; Josa, M. I.; Moran, D.; Navarro Tobar, Á.; Pérez-Calero Yzquierdo, A.; Puerta Pelayo, J.; Redondo, I.; Romero, L.; Sánchez Navas, S.; Soares, M. S.; Triossi, A.; Willmott, C.; Albajar, C.; de Trocóniz, J. F.; Reyes-Almanza, R.; Alvarez Gonzalez, B.; Cuevas, J.; Erice, C.; Fernandez Menendez, J.; Folgueras, S.; Gonzalez Caballero, I.; Palencia Cortezon, E.; Ramón Álvarez, C.; Rodríguez Bouza, V.; Sanchez Cruz, S.; Cabrillo, I. J.; Calderon, A.; Chazin Quero, B.; Duarte Campderros, J.; Fernandez, M.; Fernández Manteca, P. J.; García Alonso, A.; Gomez, G.; Martinez Rivero, C.; Martinez Ruiz del Arbol, P.; Matorras, F.; Piedra Gomez, J.; Prieels, C.; Ricci-Tam, F.; Rodrigo, T.; Ruiz-Jimeno, A.; Russo, L.; Scodellaro, L.; Vila, I.; Vizan Garcia, J. M.; Sonnadara, D. U.; Dharmaratna, W. G.; Wickramage, N.; Aarrestad, T. K.; Abbaneo, D.; Akgun, B.; Auffray, E.; Auzinger, G.; Baechler, J.; Baillon, P.; Ball, A. H.; Barney, D.; Bendavid, J.; Bianco, M.; Bocci, A.; Bortignon, P.; Bossini, E.; Brondolin, E.; Camporesi, T.; Caratelli, A.; Cerminara, G.; Chapon, E.; Cucciati, G.; d’Enterria, D.; Dabrowski, A.; Daci, N.; Daponte, V.; David, A.; Davignon, O.; De Roeck, A.; Deile, M.; Di Maria, R.; Dobson, M.; Dünser, M.; Dupont, N.; Elliott-Peisert, A.; Emriskova, N.; Fallavollita, F.; Fasanella, D.; Fiorendi, S.; Franzoni, G.; Fulcher, J.; Funk, W.; Giani, S.; Gigi, D.; Gill, K.; Glege, F.; Gouskos, L.; Gruchala, M.; Guilbaud, M.; Gulhan, D.; Hegeman, J.; Heidegger, C.; Iiyama, Y.; Innocente, V.; James, T.; Janot, P.; Karacheban, O.; Kaspar, J.; Kieseler, J.; Krammer, M.; Kratochwil, N.; Lange, C.; Lecoq, P.; Long, K.; Lourenço, C.; Malgeri, L.; Mannelli, M.; Massironi, A.; Meijers, F.; Mersi, S.; Meschi, E.; Moortgat, F.; Mulders, M.; Ngadiuba, J.; Niedziela, J.; Nourbakhsh, S.; Orfanelli, S.; Orsini, L.; Pantaleo, F.; Pape, L.; Perez, E.; Peruzzi, M.; Petrilli, A.; Petrucciani, G.; Pfeiffer, A.; Pierini, M.; Pitters, F. M.; Rabady, D.; Racz, A.; Rieger, M.; Rovere, M.; Sakulin, H.; Salfeld-Nebgen, J.; Scarfi, S.; Schäfer, C.; Schwick, C.; Selvaggi, M.; Sharma, A.; Silva, P.; Snoeys, W.; Sphicas, P.; Steggemann, J.; Summers, S.; Tavolaro, V. R.; Treille, D.; Tsirou, A.; Van Onsem, G. P.; Vartak, A.; Verzetti, M.; Wozniak, K. A.; Zeuner, W. D.; Caminada, L.; Deiters, K.; Erdmann, W.; Horisberger, R.; Ingram, Q.; Kaestli, H. C.; Kotlinski, D.; Langenegger, U.; Rohe, T.; Backhaus, M.; Berger, P.; Chernyavskaya, N.; Dissertori, G.; Dittmar, M.; Donegà, M.; Dorfer, C.; Gómez Espinosa, T. A.; Grab, C.; Hits, D.; Lustermann, W.; Manzoni, R. A.; Meinhard, M. T.; Micheli, F.; Musella, P.; Nessi-Tedaldi, F.; Pauss, F.; Perovic, V.; Perrin, G.; Perrozzi, L.; Pigazzini, S.; Ratti, M. G.; Reichmann, M.; Reissel, C.; Reitenspiess, T.; Ristic, B.; Ruini, D.; Sanz Becerra, D. A.; Schönenberger, M.; Shchutska, L.; Vesterbacka Olsson, M. L.; Wallny, R.; Zhu, D. H.; Amsler, C.; Botta, C.; Brzhechko, D.; Canelli, M. F.; De Cosa, A.; Del Burgo, R.; Kilminster, B.; Leontsinis, S.; Mikuni, V. M.; Neutelings, I.; Rauco, G.; Robmann, P.; Schweiger, K.; Takahashi, Y.; Wertz, S.; Kuo, C. M.; Lin, W.; Roy, A.; Sarkar, T.; Yu, S. S.; Chang, P.; Chao, Y.; Chen, K. F.; Chen, P. H.; Hou, W.-S.; Li, Y. y.; Lu, R.-S.; Paganis, E.; Psallidas, A.; Steen, A.; Asavapibhop, B.; Asawatangtrakuldee, C.; Srimanobhas, N.; Suwonjandee, N.; Bat, A.; Boran, F.; Celik, A.; Damarseckin, S.; Demiroglu, Z. S.; Dolek, F.; Dozen, C.; Dumanoglu, I.; Gokbulut, G.; Guler, EmineGurpinar; Guler, Y.; Hos, I.; Isik, C.; Kangal, E. E.; Kara, O.; Kayis Topaksu, A.; Kiminsu, U.; Onengut, G.; Ozdemir, K.; Ozturk, S.; Simsek, A. E.; Tok, U. G.; Turkcapar, S.; Zorbakir, I. S.; Zorbilmez, C.; Isildak, B.; Karapinar, G.; Yalvac, M.; Atakisi, I. O.; Gülmez, E.; Kaya, M.; Kaya, O.; Özçelik, Ö.; Tekten, S.; Yetkin, E. A.; Cakir, A.; Cankocak, K.; Komurcu, Y.; Sen, S.; Cerci, S.; Kaynak, B.; Ozkorucuklu, S.; Sunar Cerci, D.; Grynyov, B.; Levchuk, L.; Bhal, E.; Bologna, S.; Brooke, J. J.; Burns, D.; Clement, E.; Cussans, D.; Flacher, H.; Goldstein, J.; Heath, G. P.; Heath, H. F.; Kreczko, L.; Krikler, B.; Paramesvaran, S.; Sakuma, T.; Seif El Nasr-Storey, S.; Smith, V. J.; Taylor, J.; Titterton, A.; Bell, K. W.; Belyaev, A.; Brew, C.; Brown, R. M.; Cockerill, D. J.; Coughlan, J. A.; Harder, K.; Harper, S.; Linacre, J.; Manolopoulos, K.; Newbold, D. M.; Olaiya, E.; Petyt, D.; Reis, T.; Schuh, T.; Shepherd-Themistocleous, C. H.; Thea, A.; Tomalin, I. R.; Williams, T.; Bainbridge, R.; Bloch, P.; Bonomally, S.; Borg, J.; Breeze, S.; Buchmuller, O.; Bundock, A.; CHAHAL, GurpreetSingh; Colling, D.; Dauncey, P.; Davies, G.; Della Negra, M.; Everaerts, P.; Hall, G.; Iles, G.; Komm, M.; Lyons, L.; Magnan, A.-M.; Malik, S.; Martelli, A.; Milosevic, V.; Morton, A.; Nash, J.; Palladino, V.; Pesaresi, M.; Raymond, D. M.; Richards, A.; Rose, A.; Scott, E.; Seez, C.; Shtipliyski, A.; Stoye, M.; Strebler, T.; Tapper, A.; Uchida, K.; Virdee, T.; Wardle, N.; Webb, S. N.; Winterbottom, D.; Zecchinelli, A. G.; Zenz, S. C.; Cole, J. E.; Hobson, P. R.; Khan, A.; Kyberd, P.; Mackay, C. K.; Reid, I. D.; Teodorescu, L.; Zahid, S.; Brinkerhoff, A.; Call, K.; Caraway, B.; Dittmann, J.; Hatakeyama, K.; Madrid, C.; McMaster, B.; Pastika, N.; Smith, C.; Bartek, R.; Dominguez, A.; Uniyal, R.; Vargas Hernandez, A. M.; Buccilli, A.; Cooper, S. I.; Gleyzer, S. V.; Henderson, C.; Rumerio, P.; West, C.; Albert, A.; Arcaro, D.; Demiragli, Z.; Gastler, D.; Richardson, C.; Rohlf, J.; Sperka, D.; Spitzbart, D.; Suarez, I.; Sulak, L.; Zou, D.; Benelli, G.; Burkle, B.; Coubez, X.; Cutts, D.; Duh, Y. t.; Hadley, M.; Heintz, U.; Hogan, J. M.; Kwok, K. H.; Laird, E.; Landsberg, G.; Lau, K. T.; Lee, J.; Narain, M.; Sagir, S.; Syarif, R.; Usai, E.; Wong, W. Y.; Yu, D.; Zhang, W.; Band, R.; Brainerd, C.; Breedon, R.; Calderon De La Barca Sanchez, M.; Chertok, M.; Conway, J.; Conway, R.; Cox, P. T.; Erbacher, R.; Flores, C.; Funk, G.; Jensen, F.; Ko, W.; Kukral, O.; Lander, R.; Mulhearn, M.; Pellett, D.; Pilot, J.; Shi, M.; Taylor, D.; Tos, K.; Tripathi, M.; Wang, Z.; Zhang, F.; Bachtis, M.; Bravo, C.; Cousins, R.; Dasgupta, A.; Florent, A.; Hauser, J.; Ignatenko, M.; Mccoll, N.; Nash, W. A.; Regnard, S.; Saltzberg, D.; Schnaible, C.; Stone, B.; Valuev, V.; Burt, K.; Chen, Y.; Clare, R.; Gary, J. W.; Ghiasi Shirazi, S. M.; Hanson, G.; Karapostoli, G.; Long, O. R.; Manganelli, N.; Olmedo Negrete, M.; Paneva, M. I.; Si, W.; Wimpenny, S.; Yates, B. R.; Zhang, Y.; Branson, J. G.; Chang, P.; Cittolin, S.; Cooperstein, S.; Deelen, N.; Derdzinski, M.; Duarte, J.; Gerosa, R.; Gilbert, D.; Hashemi, B.; Klein, D.; Krutelyov, V.; Letts, J.; Masciovecchio, M.; May, S.; Padhi, S.; Pieri, M.; Sharma, V.; Tadel, M.; Würthwein, F.; Yagil, A.; Zevi Della Porta, G.; Amin, N.; Bhandari, R.; Campagnari, C.; Citron, M.; Dutta, V.; Incandela, J.; Marsh, B.; Mei, H.; Ovcharova, A.; Qu, H.; Richman, J.; Sarica, U.; Stuart, D.; Wang, S.; Anderson, D.; Bornheim, A.; Cerri, O.; Dutta, I.; Lawhorn, J. M.; Lu, N.; Mao, J.; Newman, H. B.; Nguyen, T. Q.; Pata, J.; Spiropulu, M.; Vlimant, J. R.; Xie, S.; Zhang, Z.; Zhu, R. Y.; Alison, J.; Andrews, M. B.; Ferguson, T.; Mudholkar, T.; Paulini, M.; Sun, M.; Vorobiev, I.; Weinberg, M.; Cumalat, J. P.; Ford, W. T.; MacDonald, E.; Mulholland, T.; Patel, R.; Perloff, A.; Stenson, K.; Ulmer, K. A.; Wagner, S. R.; Alexander, J.; Cheng, Y.; Chu, J.; Datta, A.; Frankenthal, A.; Mcdermott, K.; Patterson, J. R.; Quach, D.; Ryd, A.; Tan, S. M.; Tao, Z.; Thom, J.; Wittich, P.; Zientek, M.; Abdullin, S.; Albrow, M.; Alyari, M.; Apollinari, G.; Apresyan, A.; Apyan, A.; Banerjee, S.; Bauerdick, L. A.; Beretvas, A.; Berry, D.; Berryhill, J.; Bhat, P. C.; Burkett, K.; Butler, J. N.; Canepa, A.; Cerati, G. B.; Cheung, H. W.; Chlebana, F.; Cremonesi, M.; Elvira, V. D.; Freeman, J.; Gecse, Z.; Gottschalk, E.; Gray, L.; Green, D.; Grünendahl, S.; Gutsche, O.; Hanlon, J.; Harris, R. M.; Hasegawa, S.; Heller, R.; Hirschauer, J.; Jayatilaka, B.; Jindariani, S.; Johnson, M.; Joshi, U.; Klijnsma, T.; Klima, B.; Kortelainen, M. J.; Kreis, B.; Lammel, S.; Lewis, J.; Lincoln, D.; Lipton, R.; Liu, M.; Liu, T.; Lykken, J.; Maeshima, K.; Marraffino, J. M.; Mason, D.; McBride, P.; Merkel, P.; Mrenna, S.; Nahn, S.; O’Dell, V.; Papadimitriou, V.; Pedro, K.; Pena, C.; Ravera, F.; Reinsvold Hall, A.; Ristori, L.; Schneider, B.; Sexton-Kennedy, E.; Smith, N.; Soha, A.; Spalding, W. J.; Spiegel, L.; Stoynev, S.; Strait, J.; Taylor, L.; Tkaczyk, S.; Tran, N. V.; Uplegger, L.; Vaandering, E. W.; Vernieri, C.; Vidal, R.; Wang, M.; Weber, H. A.; Woodard, A.; Acosta, D.; Avery, P.; Bourilkov, D.; Cadamuro, L.; Cherepanov, V.; Errico, F.; Field, R. D.; Guerrero, D.; Joshi, B. M.; Kim, M.; Konigsberg, J.; Korytov, A.; Lo, K. H.; Matchev, K.; Menendez, N.; Mitselmakher, G.; Rosenzweig, D.; Shi, K.; Wang, J.; Wang, S.; Zuo, X.; Joshi, Y. R.; Adams, T.; Askew, A.; Hagopian, S.; Hagopian, V.; Johnson, K. F.; Khurana, R.; Kolberg, T.; Martinez, G.; Perry, T.; Prosper, H.; Schiber, C.; Yohay, R.; Zhang, J.; Baarmand, M. M.; Hohlmann, M.; Noonan, D.; Rahmani, M.; Saunders, M.; Yumiceva, F.; Adams, M. R.; Apanasevich, L.; Betts, R. R.; Cavanaugh, R.; Chen, X.; Dittmer, S.; Evdokimov, O.; Gerber, C. E.; Hangal, D. A.; Hofman, D. J.; Kumar, V.; Mills, C.; Oh, G.; Roy, T.; Tonjes, M. B.; Varelas, N.; Viinikainen, J.; Wang, H.; Wang, X.; Wu, Z.; Alhusseini, M.; Bilki, B.; Dilsiz, K.; Durgut, S.; Gandrajula, R. P.; Haytmyradov, M.; Khristenko, V.; Köseyan, O. K.; Merlo, J.-P.; Mestvirishvili, A.; Moeller, A.; Nachtman, J.; Ogul, H.; Onel, Y.; Ozok, F.; Penzo, A.; Snyder, C.; Tiras, E.; Wetzel, J.; Yi, K.; Blumenfeld, B.; Cocoros, A.; Eminizer, N.; Gritsan, A. V.; Hung, W. T.; Kyriacou, S.; Maksimovic, P.; Mantilla, C.; Roskes, J.; Swartz, M.; Vámi, T. Á.; Baldenegro Barrera, C.; Baringer, P.; Bean, A.; Boren, S.; Bylinkin, A.; Isidori, T.; Khalil, S.; King, J.; Krintiras, G.; Kropivnitskaya, A.; Lindsey, C.; Majumder, D.; Mcbrayer, W.; Minafra, N.; Murray, M.; Rogan, C.; Royon, C.; Sanders, S.; Schmitz, E.; Tapia Takaki, J. D.; Wang, Q.; Williams, J.; Wilson, G.; Duric, S.; Ivanov, A.; Kaadze, K.; Kim, D.; Maravin, Y.; Mendis, D. R.; Mitchell, T.; Modak, A.; Mohammadi, A.; Rebassoo, F.; Wright, D.; Baden, A.; Baron, O.; Belloni, A.; Eno, S. C.; Feng, Y.; Hadley, N. J.; Jabeen, S.; Jeng, G. Y.; Kellogg, R. G.; Mignerey, A. C.; Nabili, S.; Seidel, M.; Shin, Y. H.; Skuja, A.; Tonwar, S. C.; Wang, L.; Wong, K.; Abercrombie, D.; Allen, B.; Bi, R.; Brandt, S.; Busza, W.; Cali, I. A.; D’Alfonso, M.; Gomez Ceballos, G.; Goncharov, M.; Harris, P.; Hsu, D.; Hu, M.; Klute, M.; Kovalskyi, D.; Lee, Y.-J.; Luckey, P. D.; Maier, B.; Marini, A. C.; Mcginn, C.; Mironov, C.; Narayanan, S.; Niu, X.; Paus, C.; Rankin, D.; Roland, C.; Roland, G.; Shi, Z.; Stephans, G. S.; Sumorok, K.; Tatar, K.; Velicanu, D.; Wang, J.; Wang, T. W.; Wyslouch, B.; Chatterjee, R. M.; Evans, A.; Guts, S.; Hansen, P.; Hiltbrand, J.; Jain, Sh.; Kubota, Y.; Lesko, Z.; Mans, J.; Revering, M.; Rusack, R.; Saradhy, R.; Schroeder, N.; Strobbe, N.; Wadud, M. A.; Acosta, J. G.; Oliveros, S.; Bloom, K.; Chauhan, S.; Claes, D. R.; Fangmeier, C.; Finco, L.; Golf, F.; Kamalieddin, R.; Kravchenko, I.; Siado, J. E.; Snow, G. R.; Stieger, B.; Tabb, W.; Agarwal, G.; Harrington, C.; Iashvili, I.; Kharchilava, A.; McLean, C.; Nguyen, D.; Parker, A.; Pekkanen, J.; Rappoccio, S.; Roozbahani, B.; Alverson, G.; Barberis, E.; Freer, C.; Haddad, Y.; Hortiangtham, A.; Madigan, G.; Marzocchi, B.; Morse, D. M.; Orimoto, T.; Skinnari, L.; Tishelman-Charny, A.; Wamorkar, T.; Wang, B.; Wisecarver, A.; Wood, D.; Bhattacharya, S.; Bueghly, J.; Fedi, G.; Gilbert, A.; Gunter, T.; Hahn, K. A.; Odell, N.; Schmitt, M. H.; Sung, K.; Velasco, M.; Bucci, R.; Dev, N.; Goldouzian, R.; Hildreth, M.; Hurtado Anampa, K.; Jessop, C.; Karmgard, D. J.; Lannon, K.; Li, W.; Loukas, N.; Marinelli, N.; Mcalister, I.; Meng, F.; Musienko, Y.; Ruchti, R.; Siddireddy, P.; Smith, G.; Taroni, S.; Wayne, M.; Wightman, A.; Wolf, M.; Alimena, J.; Bylsma, B.; Durkin, L. S.; Francis, B.; Hill, C.; Ji, W.; Lefeld, A.; Ling, T. Y.; Winer, B. L.; Dezoort, G.; Elmer, P.; Hardenbrook, J.; Haubrich, N.; Higginbotham, S.; Kalogeropoulos, A.; Kwan, S.; Lange, D.; Lucchini, M. T.; Luo, J.; Marlow, D.; Mei, K.; Ojalvo, I.; Olsen, J.; Palmer, C.; Piroué, P.; Stickland, D.; Tully, C.; Malik, S.; Norberg, S.; Barker, A.; Barnes, V. E.; Chawla, R.; Das, S.; Gutay, L.; Jones, M.; Jung, A. W.; Mahakud, B.; Miller, D. H.; Negro, G.; Neumeister, N.; Peng, C. C.; Piperov, S.; Qiu, H.; Schulte, J. F.; Trevisani, N.; Wang, F.; Xiao, R.; Xie, W.; Cheng, T.; Dolen, J.; Parashar, N.; Baty, A.; Behrens, U.; Dildick, S.; Ecklund, K. M.; Freed, S.; Geurts, F. J.; Kilpatrick, M.; Kumar, Arun; Li, W.; Padley, B. P.; Redjimi, R.; Roberts, J.; Rorie, J.; Shi, W.; Stahl Leiton, A. G.; Tu, Z.; Zhang, A.; Bodek, A.; de Barbaro, P.; Demina, R.; Dulemba, J. L.; Fallon, C.; Ferbel, T.; Galanti, M.; Garcia-Bellido, A.; Hindrichs, O.; Khukhunaishvili, A.; Ranken, E.; Taus, R.; Chiarito, B.; Chou, J. P.; Gandrakota, A.; Gershtein, Y.; Halkiadakis, E.; Hart, A.; Heindl, M.; Hughes, E.; Kaplan, S.; Laflotte, I.; Lath, A.; Montalvo, R.; Nash, K.; Osherson, M.; Salur, S.; Schnetzer, S.; Somalwar, S.; Stone, R.; Thomas, S.; Acharya, H.; Delannoy, A. G.; Spanier, S.; Bouhali, O.; Dalchenko, M.; De Mattia, M.; Delgado, A.; Eusebi, R.; Gilmore, J.; Huang, T.; Kamon, T.; Kim, H.; Luo, S.; Malhotra, S.; Marley, D.; Mueller, R.; Overton, D.; Perniè, L.; Rathjens, D.; Safonov, A.; Akchurin, N.; Damgov, J.; De Guio, F.; Hegde, V.; Kunori, S.; Lamichhane, K.; Lee, S. W.; Mengke, T.; Muthumuni, S.; Peltola, T.; Undleeb, S.; Volobouev, I.; Wang, Z.; Whitbeck, A.; Greene, S.; Gurrola, A.; Janjam, R.; Johns, W.; Maguire, C.; Melo, A.; Ni, H.; Padeken, K.; Romeo, F.; Sheldon, P.; Tuo, S.; Velkovska, J.; Verweij, M.; Arenton, M. W.; Barria, P.; Cox, B.; Cummings, G.; Hakala, J.; Hirosky, R.; Joyce, M.; Ledovskoy, A.; Neu, C.; Tannenwald, B.; Wang, Y.; Wolfe, E.; Xia, F.; Harr, R.; Karchin, P. E.; Poudyal, N.; Sturdy, J.; Thapa, P.; Black, K.; Bose, T.; Buchanan, J.; Caillol, C.; Carlsmith, D.; Dasu, S.; De Bruyn, I.; Dodd, L.; Galloni, C.; He, H.; Herndon, M.; Hervé, A.; Hussain, U.; Lanaro, A.; Loeliger, A.; Loveless, R.; Madhusudanan Sreekala, J.; Mallampalli, A.; Pinna, D.; Ruggles, T.; Savin, A.; Sharma, V.; Smith, W. H.; Teague, D.; Trembath-reichert, S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A              bstract                                      The momentum-weighted sum of the electric charges of particles inside a jet, known as jet charge, is sensitive to the electric charge of the particle initiating the parton shower. This paper presents jet charge distributions in                                                $$ \sqrt{s_{\mathrm{NN}}} $$                                                                                    s                        NN                                                                                                        = 5              .              02 TeV lead-lead (PbPb) and proton-proton (pp) collisions recorded with the CMS detector at the LHC. These data correspond to integrated luminosities of 404              μ              b                              −                1                            and 27.4 pb                              −                1                            for PbPb and pp collisions, respectively. Leveraging the sensitivity of the jet charge to fundamental differences in the electric charges of quarks and gluons, the jet charge distributions from simulated events are used as templates to extract the quark- and gluon-like jet fractions from data. The modification of these jet fractions is examined by comparing pp and PbPb data as a function of the overlap of the colliding Pb nuclei (centrality). This measurement tests the color charge dependence of jet energy loss due to interactions with the quark-gluon plasma. No significant modification between different centrality classes and with respect to pp results is observed in the extracted quark- and gluon-like jet fractions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1913624</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>