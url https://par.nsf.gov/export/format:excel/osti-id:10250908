--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10250908</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0241627</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>NMR spectroscopy analysis reveals differential metabolic responses in arabidopsis roots and leaves treated with a cytokinesis inhibitor</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wilkop, Thomas E.; Wang, Minmin; Heringer, Angelo; Singh, Jaideep; Zakharov, Florence; Krishnan, Viswanathan V.; Drakakaki, Georgia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Baskin, Tobias Isaac</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0241627</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In plant cytokinesis,              de novo              formation of a cell plate evolving into the new cell wall partitions the cytoplasm of the dividing cell. In our earlier chemical genomics studies, we identified and characterized the small molecule endosidin-7, that specifically inhibits callose deposition at the cell plate, arresting late-stage cytokinesis in arabidopsis. Endosidin-7 has emerged as a very valuable tool for dissecting this essential plant process. To gain insights regarding its mode of action and the effects of cytokinesis inhibition on the overall plant response, we investigated the effect of endosidin-7 through a nuclear magnetic resonance spectroscopy (NMR) metabolomics approach. In this case study, metabolomics profiles of arabidopsis leaf and root tissues were analyzed at different growth stages and endosidin-7 exposure levels. The results show leaf and root-specific metabolic profile changes and the effects of endosidin-7 treatment on these metabolomes. Statistical analyses indicated that the effect of endosidin-7 treatment was more significant than the developmental impact. The endosidin-7 induced metabolic profiles suggest compensations for cytokinesis inhibition in central metabolism pathways. This study further shows that long-term treatment of endosidin-7 profoundly changes, likely via alteration of hormonal regulation, the primary metabolism of arabidopsis seedlings. Hormonal pathway-changes are likely reflecting the plant’s responses, compensating for the arrested cell division, which in turn are leading to global metabolite modulation. The presented NMR spectral data are made available through the Metabolomics Workbench, providing a reference resource for the scientific community.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1818219</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>