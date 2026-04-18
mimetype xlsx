--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10252043</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Uncertainty and Cognitive Demand on Students’ Thinking in Science Classrooms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vande Zande, D.; Akcil-Okan, O.; &amp; Tekkumru-Kisa, M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>National Association for Research in Science Teaching Annual Meeting 2021</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study focuses on the kinds of uncertainty experienced by students in relation to the level and kind of students’ thinking during the implementation of a cognitively demanding science task. The Framework for K-12 Science Education together with the Next Generation Science Standards emphasize the integration of scientific knowledge with scientific practices as students try to figure out phenomena. During this process of sensemaking, students experience moments of uncertainty that are a key part of doing science and drive scientific pursuits. By examining video-records of a science lesson in which the teacher and the students worked on a cognitively demanding science task, and by analyzing students’ interviews about this lesson, we identify the types of uncertainty that students experienced during the implementation of this task across the trajectory of the lesson. Moving beyond an all or nothing approach to uncertainty, our analysis reveals different kinds of uncertainty that students can experience and presents cognitively demanding tasks as a means to integrate uncertainty into students’ experiences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1720587</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>