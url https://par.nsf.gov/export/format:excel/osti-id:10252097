--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10252097</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fchem.2021.620017</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Iterative Exponential Growth of Oxygen-Linked Aromatic Polymers Driven by Nucleophilic Aromatic Substitution Reactions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jaynes, Tyler J.; Sharafi, Mona; Campbell, Joseph P.; Bocanegra, Jessica; McKay, Kyle T.; Little, Kassondra; Osadchey Brown, Reilly; Gray, Danielle L.; Woods, Toby J.; Li, Jianing; Schneebeli, Severin T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-2646</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This work presents the first transition metal-free synthesis of oxygen-linked aromatic polymers by integrating iterative exponential polymer growth (IEG) with nucleophilic aromatic substitution (S              N              Ar) reactions. Our approach applies methyl sulfones as the leaving groups, which eliminate the need for a transition metal catalyst, while also providing flexibility in functionality and configuration of the building blocks used. As indicated by 1)              1              H-              1              H NOESY NMR spectroscopy, 2) single-crystal X-ray crystallography, and 3) density functional theory (DFT) calculations, the unimolecular polymers obtained are folded by nonclassical hydrogen bonds formed between the oxygens of the electron-rich aromatic rings and the positively polarized C–H bonds of the electron-poor pyrimidine functions. Our results not only introduce a transition metal-free synthetic methodology to access precision polymers but also demonstrate how interactions between relatively small, neutral aromatic units in the polymers can be utilized as new supramolecular interaction pairs to control the folding of precision macromolecules.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1848444; 1609137; 1945394</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>