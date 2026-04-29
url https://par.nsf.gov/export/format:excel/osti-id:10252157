--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10252157</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/FIE44824.2020.9274260</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Accessing Complex Constructs: Refining an Interview Protocol</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Braaten, Bailey; Kramer, Amy; Henderson, Eric; Kajfez, Rachel; Dringenberg, Emily</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 IEEE Frontiers in Education Conference (FIE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 3</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A well-developed interview protocol is an essential data collection tool in qualitative research. An established process to refine interview protocols can help build quality and consistency into data collection. However, despite the importance placed on interview protocols by academic texts, there is little guidance regarding how to systematically develop and refine interview protocols, particularly when exploring complex constructs, such as beliefs and identity. In this special session, attendees will learn and practice an approach for refining interview protocols for investigating complex constructs in engineering education. We share this interview refinement approach as it enabled us to determine if our interview questions prompted participants to provide data essential to answering our research questions for a pilot study investigating students' beliefs and identities. This special session will also include conversations around best practices related to data collection to access complex constructs and how these practices can impact and shape future research. We welcome attendees of all experience levels (novice to expert) with regard to designing interview protocols. The session will be facilitated by Dr. Emily Dringenberg, Dr. Rachel Kajfez, and their graduate students. Dr. Dringenberg is a qualitative researcher well versed in beliefs. Dr. Kajfez is a mixed methods researcher well versed in identity. Both have multiple NSF grants exploring these complex constructs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1920421</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>