--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10252692</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Lessons from Diverse Women in STEM: Acknowledging Institutional Challenges and Empowering Agency Towards STEM persistence</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schuyler, S.; Briseño, J.; Natarajan, M.; Sista, A.; Wilkins-Yel, K.G.; Arnold, A.; Bernstein, B.; Randall, A.K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2021 Collaborative Network for Engineering and Computing Diversity (CoNECD) Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Women pursuing graduate studies in STEM fields often face challenges, such as implicit and explicit messages (e.g., microaggressions, stereotyping) that communicate their lack of belonging in STEM, the delegitimization of their skills and expertise, and instances where both their voice and physical presence are ignored. These gendered, and in the case of Women of Color (WoC), racialized experiences, result in additional stress that negatively influences women’s efforts to persist and succeed in STEM fields. This study, which is part of a larger NSF-funded project within the CareerWISE (CW) research program, highlighted the voices of white women and WoC in STEM doctoral programs with the goal of identifying factors that promote their STEM persistence. A total of 33 women in STEM doctoral programs across the United States were interviewed. Participants were asked to provide recommendations for fellow women in STEM who are considering leaving their programs to facilitate their persistence
+amidst challenges they might face. The findings were summarized into four broad themes: 1) seek interpersonal support, 2) prioritize mental health and wellbeing, 3) affirm and encourage one’s belongingness in STEM, and 4) explore different academic options if needed. Findings led to important implications for current and future graduate students, departments, and  institutions (i.e., building community, fostering a welcoming environment, reducing barriers to persistence).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1761278</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>