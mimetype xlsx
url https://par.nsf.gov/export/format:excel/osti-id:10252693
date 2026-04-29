--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10252693</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Benefits of Utilizing Counseling Services among Doctoral Women of Color in STEM</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Grasty, K.; Sakri, S; Arnold, A.C.; Bekki, J.M.; Wilkins-Yel, K.G.; Natarajan, M.; Bernstein, B.L.; Randall, A.K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>roceedings of the 2021 American Society for Engineering Education Conference (Virtual)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Science, technology, engineering, and mathematics (STEM) doctoral programs are uniquely challenging for Women of Color due to the prevalence of gendered and racialized encounters. The cumulative toll of these marginalizing experiences can negatively impact graduate Women of Color’s mental health and STEM persistence. The current study examines the benefits that graduate women derived from utilizing counseling services to mitigate the psychological toll of these negative encounters. Semi-structured interviews were conducted with eight racially diverse women who either completed or discontinued their
+STEM doctoral programs prior to completion. Participants' narratives revealed two themes: precipitating events to seek counseling and benefits of utilizing counseling, which includes three sub-themes: feeling heard, increased self-awareness, skill-building. The findings of this study highlight how counseling services are overwhelmingly positive for graduate Women of Color experiencing challenges in STEM, regardless of whether or not the decision to utilize services results in degree completion. Implications for the findings are discussed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1761278</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>