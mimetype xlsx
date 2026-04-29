--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10252696</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3432231</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mapping and Taking Stock of the Personal Informatics Literature</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Epstein, Daniel A.; Caldeira, Clara; Figueiredo, Mayara Costa; Lu, Xi; Silva, Lucas M.; Williams, Lucretia; Lee, Jong Ho; Li, Qingyang; Ahuja, Simran; Chen, Qiuer; Dowlatyari, Payam; Hilby, Craig; Sultana, Sazeda; Eikey, Elizabeth V.; Chen, Yunan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-17T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 38</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2474-9567</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The research community on the study and design of systems for personal informatics has grown over the past decade. To take stock of what the topics the field has studied and methods the field has used, we map and label 523 publications from ACM's library, IEEE Xplore, and PubMed. We surface that the literature has focused on studying and designing for health and wellness domains, an emphasis on understanding and overcoming barriers to data collection and reflection, and progressively fewer contributions involving artifacts being made. Our mapping review suggests directions future research could explore, such as identifying and resolving barriers to tracking stages beyond collection and reflection, engaging more with domain experts, and further discussing the privacy and ethical concerns around tracked data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1850389</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>