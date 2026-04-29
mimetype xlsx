--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10252701</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3421937.3422018</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Supporting Caring among Intergenerational Family Members through Family Fitness Tracking</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Qingyang; Caldeira, Clara; Epstein, Daniel A.; Chen, Yunan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-05-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 14th EAI International Conference on Pervasive Computing Technologies for Healthcare</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 10</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present results from a qualitative study involving eight intergenerational families (27 participants) to understand how a family tracking intervention can help support care among intergenerational family members. Our findings show that family members communicate and stay aware of each other's' health through shared fitness data and conversations triggered by fitness sharing. We identified different challenges and preferences among the three age groups in our study: older adults enjoyed family fitness sharing but often encountered various technical challenges, the middle-aged group served as a key person to care for the rest of the family members, and the young generation could not fully engage in fitness sharing due to their busy schedule and privacy concerns. These findings suggest the design of family fitness sharing to account for the age differences in intergenerational families and support the unique needs of family fitness sharing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1850389</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>