--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10253220</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JPO-D-20-0316.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Distinct Controls on the Strength of the Abyssal Overturning Circulation: Channel versus Basin Dynamics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chang, Chiung-Yin; Jansen, Malte F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Physical Oceanography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2073 to 2086</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-3670</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Although the reconfiguration of the abyssal overturning circulation has been argued to be a salient feature of Earth’s past climate changes, our understanding of the physical mechanisms controlling its strength remains limited. In particular, existing scaling theories disagree on the relative importance of the dynamics in the Southern Ocean versus the dynamics in the basins to the north. In this study, we systematically investigate these theories and compare them with a set of numerical simulations generated from an ocean general circulation model with idealized geometry, designed to capture only the basic ingredients considered by the theories. It is shown that the disagreement between existing theories can be partially explained by the fact that the overturning strengths measured in the channel and in the basin scale distinctly with the external parameters, including surface buoyancy loss, diapycnal diffusivity, wind stress, and eddy diffusivity. The overturning in the reentrant channel, which represents the Southern Ocean, is found to be sensitive to all these parameters, in addition to a strong dependence on bottom topography. By contrast, the basin overturning varies with the integrated surface buoyancy loss rate and diapycnal diffusivity but is mostly unaffected by winds and channel topography. The simulated parameter dependence of the basin overturning can be described by a scaling theory that is based only on basin dynamics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1846821</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>