--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10253298</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Landscapes of the past: Creation of persistent places in hunter-gatherer landscapes of Southwest Asia and Japan</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maher, Lisa A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Japanese journal of archaeology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>247-283</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2187-9524</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The archaeology of hunter-gatherers has much to tell us about how humans engaged with the world around them in complex and knowledgeable ways throughout prehistory. The advent of agriculture, often seen as a monolithic and monumentally new way of life, is used as a cultural and chronological marker for when humans began to have notable and lasting impacts on the environment. Some archaeologists suggest that the far-reaching and widespread effects of farming on local habitats, from landscape clearance to the domestication of plants and animals, should mark the beginning of the Anthropocene. Here, I explore some of the ways that we can approach and detect human-environment dynamics among prehistoric hunter-gatherers, using case studies from Southwest Asia and Japan, to explore the transformation of landscapes into social places that a) represent an early expression of behaviors thought to be novel to or typify a ‘Neolithic way of life’ and b) have remained detectable in the archaeological record for the last 20 000 years. These landscape practices highlight that the focus on ‘Neolithization’ is somewhat misleading as they were enacted within a hunter-gatherer world and worldview.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1727368</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>