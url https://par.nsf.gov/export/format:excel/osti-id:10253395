--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10253395</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41586-021-03451-0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards complete and error-free genome assemblies of all vertebrate species</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rhie, Arang; McCarthy, Shane A.; Fedrigo, Olivier; Damas, Joana; Formenti, Giulio; Koren, Sergey; Uliano-Silva, Marcela; Chow, William; Fungtammasan, Arkarachai; Kim, Juwan; Lee, Chul; Ko, Byung June; Chaisson, Mark; Gedman, Gregory L.; Cantin, Lindsey J.; Thibaud-Nissen, Francoise; Haggerty, Leanne; Bista, Iliana; Smith, Michelle; Haase, Bettina; Mountcastle, Jacquelyn; Winkler, Sylke; Paez, Sadye; Howard, Jason; Vernes, Sonja C.; Lama, Tanya M.; Grutzner, Frank; Warren, Wesley C.; Balakrishnan, Christopher N.; Burt, Dave; George, Julia M.; Biegler, Matthew T.; Iorns, David; Digby, Andrew; Eason, Daryl; Robertson, Bruce; Edwards, Taylor; Wilkinson, Mark; Turner, George; Meyer, Axel; Kautt, Andreas F.; Franchini, Paolo; Detrich, H. William; Svardal, Hannes; Wagner, Maximilian; Naylor, Gavin J.; Pippel, Martin; Malinsky, Milan; Mooney, Mark; Simbirsky, Maria; Hannigan, Brett T.; Pesout, Trevor; Houck, Marlys; Misuraca, Ann; Kingan, Sarah B.; Hall, Richard; Kronenberg, Zev; Sović, Ivan; Dunn, Christopher; Ning, Zemin; Hastie, Alex; Lee, Joyce; Selvaraj, Siddarth; Green, Richard E.; Putnam, Nicholas H.; Gut, Ivo; Ghurye, Jay; Garrison, Erik; Sims, Ying; Collins, Joanna; Pelan, Sarah; Torrance, James; Tracey, Alan; Wood, Jonathan; Dagnew, Robel E.; Guan, Dengfeng; London, Sarah E.; Clayton, David F.; Mello, Claudio V.; Friedrich, Samantha R.; Lovell, Peter V.; Osipova, Ekaterina; Al-Ajli, Farooq O.; Secomandi, Simona; Kim, Heebal; Theofanopoulou, Constantina; Hiller, Michael; Zhou, Yang; Harris, Robert S.; Makova, Kateryna D.; Medvedev, Paul; Hoffman, Jinna; Masterson, Patrick; Clark, Karen; Martin, Fergal; Howe, Kevin; Flicek, Paul; Walenz, Brian P.; Kwak, Woori; Clawson, Hiram; Diekhans, Mark; Nassar, Luis; Paten, Benedict; Kraus, Robert H.; Crawford, Andrew J.; Gilbert, M. Thomas; Zhang, Guojie; Venkatesh, Byrappa; Murphy, Robert W.; Koepfli, Klaus-Peter; Shapiro, Beth; Johnson, Warren E.; Di Palma, Federica; Marques-Bonet, Tomas; Teeling, Emma C.; Warnow, Tandy; Graves, Jennifer Marshall; Ryder, Oliver A.; Haussler, David; O’Brien, Stephen J.; Korlach, Jonas; Lewin, Harris A.; Howe, Kerstin; Myers, Eugene W.; Durbin, Richard; Phillippy, Adam M.; Jarvis, Erich D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>592</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7856</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>737 to 746</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0028-0836</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          High-quality and complete reference genome assemblies are fundamental for the application of genomics to biology, disease, and biodiversity conservation. However, such assemblies are available for only a few non-microbial species              1–4              . To address this issue, the international Genome 10K (G10K) consortium              5,6              has worked over a five-year period to evaluate and develop cost-effective methods for assembling highly accurate and nearly complete reference genomes. Here we present lessons learned from generating assemblies for 16 species that represent six major vertebrate lineages. We confirm that long-read sequencing technologies are essential for maximizing genome quality, and that unresolved complex repeats and haplotype heterozygosity are major sources of assembly error when not handled correctly. Our assemblies correct substantial errors, add missing sequence in some of the best historical reference genomes, and reveal biological discoveries. These include the identification of many false gene duplications, increases in gene sizes, chromosome rearrangements that are specific to lineages, a repeated independent chromosome breakpoint in bat genomes, and a canonical GC-rich pattern in protein-coding genes and their regulatory regions. Adopting these lessons, we have embarked on the Vertebrate Genomes Project (VGP), an international effort to generate high-quality, complete reference genomes for all of the roughly 70,000 extant vertebrate species and to help to enable a new era of discovery across the life sciences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955368; 1444167; 0132032</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>