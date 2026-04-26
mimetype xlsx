--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10253409</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/land10010082</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Emerging Anthropogenic Influences on the Southcentral Alaska Temperature and Precipitation Extremes and Related Fires in 2019</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bhatt, Uma S.; Lader, Rick T.; Walsh, John E.; Bieniek, Peter A.; Thoman, Richard; Berman, Matthew; Borries-Strigle, Cecilia; Bulock, Kristi; Chriest, Jonathan; Hahn, Micah; Hendricks, Amy S.; Jandt, Randi; Little, Joseph; McEvoy, Daniel; Moore, Chris; Rupp, T. Scott; Schmidt, Jennifer; Stevens, Eric; Strader, Heidi; Waigl, Christine; White, James; York, Alison; Ziel, Robert</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Land</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-445X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The late-season extreme fire activity in Southcentral Alaska during 2019 was highly unusual and consequential. Firefighting operations had to be extended by a month in 2019 due to the extreme conditions of hot summer temperature and prolonged drought. The ongoing fires created poor air quality in the region containing most of Alaska’s population, leading to substantial impacts to public health. Suppression costs totaled over $70 million for Southcentral Alaska. This study’s main goals are to place the 2019 season into historical context, provide an attribution analysis, and assess future changes in wildfire risk in the region. The primary tools are meteorological observations and climate model simulations from the NCAR CESM Large Ensemble (LENS). The 2019 fire season in Southcentral Alaska included the hottest and driest June–August season over the 1979–2019 period. The LENS simulation analysis suggests that the anthropogenic signal of increased fire risk had not yet emerged in 2019 because of the CESM’s internal variability, but that the anthropogenic signal will emerge by the 2040–2080 period. The effect of warming temperatures dominates the effect of enhanced precipitation in the trend towards increased fire risk.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1757348; 1636476; 1830131</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>