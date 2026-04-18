--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10253605</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.1016/j.neucom.2021.02.025</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multi-view spectral graph convolution with consistent edge attention for molecular modeling</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shang, C; Liu, Q; Tong, Q; Sun, J; Song, M; Bi, J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Neurocomputing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>12-25</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0925-2312</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Although graph convolutional networks (GCNs) that extend the convolution operation from images to graphs have led to competitive performance, the existing GCNs are still difficult to handle a variety of applications, especially cheminformatics problems. Recently multiple GCNs are applied to chemical compound structures which are represented by the hydrogen-depleted molecular graphs of different size. GCNs built for a binary adjacency matrix that reflects the connectivity among nodes in a graph do not account for the edge consistency in multiple molecular graphs, that is, chemical bonds (edges) in different molecular graphs can be similar due to the similar enthalpy and interatomic distance. In this paper, we propose a variant of GCN where a molecular graph is first decomposed into multiple views of the graph, each comprising a specific type of edges. In each view, an edge consistency constraint is enforced so that similar edges in different graphs can receive similar attention weights when passing information. Similarly to prior work, we prove that in each layer, our method corresponds to a spectral filter derived by the first order Chebyshev approximation of graph Laplacian. Extensive experiments demonstrate the substantial advantages of the proposed technique in quantitative structure-activity relationship prediction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718738</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>