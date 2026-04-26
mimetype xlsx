--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10253703</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspa.2020.0612</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A duality between scattering poles and transmission eigenvalues in scattering theory</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cakoni, Fioralba; Colton, David; Haddar, Houssem</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>476</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2244</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>20200612</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1364-5021</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we develop a conceptually unified approach for characterizing and determining scattering poles and interior eigenvalues for a given scattering problem. Our approach explores a duality stemming from interchanging the roles of incident and scattered fields in our analysis. Both sets are related to the kernel of the relative scattering operator mapping incident fields to scattered fields, corresponding to the exterior scattering problem for the interior eigenvalues and the interior scattering problem for scattering poles. Our discussion includes the scattering problem for a Dirichlet obstacle where duality is between scattering poles and Dirichlet eigenvalues, and the inhomogeneous scattering problem where the duality is between scattering poles and transmission eigenvalues. Our new characterization of the scattering poles suggests a numerical method for their computation in terms of scattering data for the corresponding interior scattering problem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1813492</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>