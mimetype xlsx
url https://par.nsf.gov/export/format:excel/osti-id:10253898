--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10253898</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D0CS00405G</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Thermodynamic and kinetic hydricity of transition metal hydrides</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brereton, Kelsey R.; Smith, Nicholas E.; Hazari, Nilay; Miller, Alexander J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemical Society Reviews</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>7929 to 7948</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0306-0012</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The prevalence of transition metal-mediated hydride transfer reactions in chemical synthesis, catalysis, and biology has inspired the development of methods for characterizing the reactivity of transition metal hydride complexes. Thermodynamic hydricity represents the free energy required for heterolytic cleavage of the metal–hydride bond to release a free hydride ion, H              −              , as determined through equilibrium measurements and thermochemical cycles. Kinetic hydricity represents the rate of hydride transfer from one species to another, as measured through kinetic analysis. This tutorial review describes the common methods for experimental and computational determination of thermodynamic and kinetic hydricity, including advice on best practices and precautions to help avoid pitfalls. The influence of solvation on hydricity is emphasized, including opportunities and challenges arising from comparisons across several different solvents. Connections between thermodynamic and kinetic hydricity are discussed, and opportunities for utilizing these connections to rationally improve catalytic processes involving hydride transfer are highlighted.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1953708</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>