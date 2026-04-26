--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10254052</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards Knowledge Acquisition of Metadata on AI Progress</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Zhiyul Trabelsi; Davison, Brian D; Heflin, Jeff</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Taylor, Kerry; Gonçalves, Rafael; Lecue, Freddy; Yan, Jun</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CEUR workshop proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2721</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>232-237</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1613-0073</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose an ontology to help AI researchers keep track of the scholarly progress of AI related tasks such as natural language processing and computer vision. We first define the core entities and relations in the proposed Machine Learning Progress Ontology (MLPO). Then we describe how to use the techniques in natural language processing to construct a Machine Learning Progress Knowledge Base (MPKB) that can support various downstream tasks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816325</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>