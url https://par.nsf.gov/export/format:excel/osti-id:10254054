--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10254054</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Architecture for Cell-Centric Indexing of Datasets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qiu, Lixuan; Jia, Haiyan; Davison, Brian D.; Heflin, Jeff</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CEUR workshop proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2722</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>82-96</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1613-0073</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ncreasingly, large collections of datasets are made available to the public via the Web, ranging from government-curated datasets like those of data.gov to communally-sourced datasets such as Wikipedia tables. It has become clear that traditional search techniques are insufficient for such sources, especially when the user is unfamiliar with the terminology used by the creators of the relevant datasets. We propose to address this problem by elevating the datum to a first-class object that is indexed, thereby making it less dependent on how a dataset is structured. In a data table, a cell contains a value for a particular row as described by a particular column. In our cell-centric indexing approach, we index the metadata of each cell, so that information about its dataset and column simply become metadata rather than constraining concepts. In this paper we define cell-centric indexing and present a system architecture that supports its use in exploring datasets. We describe how cell-centric indexing can be implemented using traditional information retrieval technology and evaluate the scalability of the architecture.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816325</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>