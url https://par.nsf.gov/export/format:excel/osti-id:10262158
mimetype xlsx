--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10262158</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICSE43902.2021.00040</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Traceability Transformed: Generating More Accurate Links with Pre-Trained BERT Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lin, Jinfeng; Liu, Yalin; Zeng, Qingkai; Jiang, Meng; Cleland-Huang, Jane</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 43rd International Conference on Sofware Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>324 to 335</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Software traceability establishes and leverages associations between diverse development artifacts. Researchers have proposed the use of deep learning trace models to link natural language artifacts, such as requirements and issue descriptions, to source code; however, their effectiveness has been restricted by availability of labeled data and efficiency at runtime. In this study, we propose a novel framework called Trace BERT (T-BERT) to generate trace links between source code and natural language artifacts. To address data sparsity, we leverage a three-step training strategy to enable trace models to transfer knowledge from a closely related Software Engineering challenge, which has a rich dataset, to produce trace links with much higher accuracy than has previously been achieved. We then apply the T-BERT framework to recover links between issues and commits in Open Source Projects. We comparatively evaluated accuracy and efficiency of three BERT architectures. Results show that a Single-BERT architecture generated the most accurate links, while a Siamese-BERT architecture produced comparable results with significantly less execution time. Furthermore, by learning and transferring knowledge, all three models in the framework outperform classical IR trace models. On the three evaluated real-word OSS projects, the best T-BERT stably outperformed the VSM model with average improvements of 60.31% measured using Mean Average Precision (MAP). RNN severely underperformed on these projects due to insufficient training data, while T-BERT overcame this problem by using pretrained language models and transfer learning.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1901059</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>