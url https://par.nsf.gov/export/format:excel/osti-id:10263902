--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10263902</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/G47875.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mechanistic insights from emergent landslides in physical experiments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Beaulieu, Olivia P.; Witte, Libby D.; Wickert, Andrew D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>392 to 396</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0091-7613</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Landslides pose a major natural hazard, and heterogeneous conditions and limited data availability in the field make it difficult to connect mapped landslide inventories to the underlying mass-failure mechanics. To test and build predictive links between landslide observations and mechanics, we monitored 67.89 h of physical experiments in which an incising and laterally migrating river generated landslides by undercutting banks of moist sand. Using overhead photos (every 20 s) and 1-mm-resolution laser topographic scans (every 15–30 min), we quantified the area, width, length, depth, volume, and time of every visible landslide, as well as the scarp angles for those within 3 min prior to a topographic scan. Both the landslide area–frequency distribution and area–volume relationship are consistent with those from field data. Cohesive strength controlled the peak in landslide area–frequency distribution. These results provide experimental support for inverting landslide inventories to recover the mechanical properties of hillslopes, which can then be used to improve hazard predictions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1944782</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>