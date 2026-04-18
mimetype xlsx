--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10263920</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7554/eLife.63450</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Temporal evolution of single-cell transcriptomes of Drosophila olfactory projection neurons</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xie, Qijing; Brbic, Maria; Horns, Felix; Kolluru, Sai Saroja; Jones, Robert C; Li, Jiefu; Reddy, Anay R; Xie, Anthony; Kohani, Sayeh; Li, Zhuoran; McLaughlin, Colleen N; Li, Tongchao; Xu, Chuanyun; Vacek, David; Luginbuhl, David J; Leskovec, Jure; Quake, Stephen R; Luo, Liqun; Li, Hongjie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-11T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>eLife</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-084X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Neurons undergo substantial morphological and functional changes during development to form precise synaptic connections and acquire specific physiological properties. What are the underlying transcriptomic bases? Here, we obtained the single-cell transcriptomes of              Drosophila              olfactory projection neurons (PNs) at four developmental stages. We decoded the identity of 21 transcriptomic clusters corresponding to 20 PN types and developed methods to match transcriptomic clusters representing the same PN type across development. We discovered that PN transcriptomes reflect unique biological processes unfolding at each stage—neurite growth and pruning during metamorphosis at an early pupal stage; peaked transcriptomic diversity during olfactory circuit assembly at mid-pupal stages; and neuronal signaling in adults. At early developmental stages, PN types with adjacent birth order share similar transcriptomes. Together, our work reveals principles of cellular diversity during brain development and provides a resource for future studies of neural development in PNs and other neuronal types.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2030477</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>