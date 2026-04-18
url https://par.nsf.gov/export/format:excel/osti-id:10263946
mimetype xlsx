--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10263946</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18257/raccefyn.1189</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The arithmetic of Coxeter permutahedra</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ardila, Federico; Beck, Matthias; McWhirter, Jodi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Revista de la Academia Colombiana de Ciencias Exactas, Físicas y Naturales</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1152 to 1166</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0370-3908</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Ehrhart theory mesures a polytope P discretely by counting the lattice points inside its dilates P, 2P, 3P, ..... We compute the Ehrhart theory of four families of polytopes of great importance in several areas of mathematics: the standard Coxeter permutahedra for the classical Coxeter groups An, Bn, Cn, Dn. A central tool, of independent interest, is a description of the Ehrhart theory of a rational translate of an integer projection of a cube.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1855610</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>