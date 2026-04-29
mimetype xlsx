--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10267299</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICCP51581.2021.9466264</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fast Computational Periscopy in Challenging Ambient Light Conditions through Optimized Preconditioning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Saunders, Charles; Goyal, Vivek K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proc. IEEE Int. Conf. Computational Photography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 9</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Non-line-of-sight (NLOS) imaging is a rapidly advancing technology that provides asymmetric vision: seeing without being seen. Though limited in accuracy, resolution, and depth recovery compared to active methods, the capabilities of passive methods are especially surprising because they typically use only a single, inexpensive digital camera. One of the largest challenges in passive NLOS imaging is ambient background light, which limits the dynamic range of the measurement while carrying no useful information about the hidden part of the scene. In this work we propose a new reconstruction approach that uses an optimized linear transformation to balance the rejection of uninformative light with the retention of informative light, resulting in fast (video-rate) reconstructions of hidden scenes from photographs of a blank wall under high ambient light conditions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955219</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>