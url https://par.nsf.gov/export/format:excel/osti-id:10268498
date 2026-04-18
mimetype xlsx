--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10268498</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fphy.2020.599435</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Local Emergence of Peregrine Solitons: Experiments and Theory</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tikan, Alexey; Randoux, Stéphane; El, Gennady; Tovbis, Alexander; Copie, Francois; Suret, Pierre</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-05T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-424X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>It has been shown analytically that Peregrine solitons emerge locally from a universal mechanism in the so-called semiclassical limit of the one-dimensional focusing nonlinear Schrödinger equation. Experimentally, this limit corresponds to the strongly nonlinear regime where the dispersion is much weaker than nonlinearity at initial time. We review here evidences of this phenomenon obtained on different experimental platforms. In particular, the spontaneous emergence of coherent structures exhibiting locally the Peregrine soliton behavior has been demonstrated in optical fiber experiments involving either single pulse or partially coherent waves. We also review theoretical and numerical results showing the link between this phenomenon and the emergence of heavy-tailed statistics (rogue waves).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009647</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>