--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10270672</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa952</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Global 3D radiation magnetohydrodynamic simulations for FU Ori’s accretion disc and observational signatures of magnetic fields</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhu, Zhaohuan; Jiang, Yan-Fei; Stone, James M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>495</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3494 to 3514</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            FU Ori is the prototype of FU Orionis systems that are outbursting protoplanetary discs. Magnetic fields in FU Ori’s accretion discs have previously been detected using spectropolarimetry observations for Zeeman effects. We carry out global radiation ideal MHD simulations to study FU Ori’s inner accretion disc. We find that (1) when the disc is threaded by vertical magnetic fields, most accretion occurs in the magnetically dominated atmosphere at z ∼ R, similar to the ‘surface accretion’ mechanism in previous locally isothermal MHD simulations. (2) A moderate disc wind is launched in the vertical field simulations with a terminal speed of ∼300–500 km s−1 and a mass-loss rate of 1–10 per cent the disc accretion rate, which is consistent with observations. Disc wind fails to be launched in simulations with net toroidal magnetic fields. (3) The disc photosphere at the unit optical depth can be either in the wind launching region or the accreting surface region. Magnetic fields have drastically different directions and magnitudes between these two regions. Our fiducial model agrees with previous optical Zeeman observations regarding both the field directions and magnitudes. On the other hand, simulations indicate that future Zeeman observations at near-IR wavelengths or towards other FU Orionis systems may reveal very different magnetic field structures. (4) Due to energy loss by the disc wind, the disc photosphere temperature is lower than that predicted by the thin disc theory, and the previously inferred disc accretion rate may be lower than the real accretion rate by a factor of ∼2–3.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1753168</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>