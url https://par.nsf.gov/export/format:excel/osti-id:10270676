--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10270676</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.34133/2020/8659064</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Diverse Systems for Efficient Sequence Insertion and Replacement in Precise Plant Genome Editing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Yingxiao; Qi, Yiping</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>BioDesign Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 4</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2693-1257</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>CRISPR-mediated genome editing has been widely applied in plants to make uncomplicated genomic modifications including gene knockout and base changes. However, the introduction of many genetic variants related to valuable agronomic traits requires complex and precise DNA changes. Different CRISPR systems have been developed to achieve efficient sequence insertion and replacement but with limited success. A recent study has significantly improved NHEJ- and HDR-mediated sequence insertion and replacement using chemically modified donor templates. Together with other newly developed precise editing systems, such as prime editing and CRISPR-associated transposases, these technologies will provide new avenues to further the plant genome editing field.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2029889; 1758745</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>