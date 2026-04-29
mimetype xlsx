--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10270680</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/gji/ggx004</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Crustal Anisotropy Across Eastern Tibet and Surroundings Modeled as a Depth-Dependent Tilted Hexagonally Symmetric Medium</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xie, Jiayi; Ritzwoller, Michael H.; Shen, W.; Wang, Weitao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-01-11T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Journal International</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>209</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>466 - 491</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0956-540X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Two types of surface wave anisotropy are observed regularly by seismologists but are only rarely interpreted jointly: apparent radial anisotropy, which is the difference in propagation speed between horizontally and vertically polarized waves inferred from Love and Rayleigh waves, and apparent azimuthal anisotropy, which is the directional dependence of surface wave speeds (usually Rayleigh waves). We show that a new data set of Love and Rayleigh wave isotropic phase speeds and Rayleigh wave azimuthal anisotropy observed within and surrounding eastern Tibet can be explained simultaneously by modeling the crust as a depth-dependent tilted hexagonally symmetric (THS) medium. We specify the THS medium with depth-dependent hexagonally symmetric elastic tensors tilted and rotated through dip and strike angles and estimate these quantities using a Bayesian Monte Carlo inversion to produce a 3-D model of the crust and uppermost mantle on a 0.5° × 0.5° spatial grid. In the interior of eastern Tibet and in the Yunnan-Guizhou plateau, we infer a steeply dipping THS upper crustal medium overlying a shallowly dipping THS medium in the middle-to-lower crust. Such vertical stratification of anisotropy may reflect a brittle to ductile transition in which shallow fractures and faults control upper crustal anisotropy and the crystal-preferred orientation of anisotropic (perhaps micaceous) minerals governs the anisotropy of the deeper crust. In contrast, near the periphery of the Tibetan Plateau the anisotropic medium is steeply dipping throughout the entire crust, which may be caused by the reorientation of the symmetry axes of deeper crustal anisotropic minerals as crustal flows are rotated near the borders of Tibet.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1645269</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>