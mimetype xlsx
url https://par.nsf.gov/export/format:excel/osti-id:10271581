--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10271581</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-021-20975-1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cryptic terrestrial fungus-like fossils of the early Ediacaran Period</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gan, Tian; Luo, Taiyi; Pang, Ke; Zhou, Chuanming; Zhou, Guanghong; Wan, Bin; Li, Gang; Yi, Qiru; Czaja, Andrew D.; Xiao, Shuhai</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The colonization of land by fungi had a significant impact on the terrestrial ecosystem and biogeochemical cycles on Earth surface systems. Although fungi may have diverged ~1500–900 million years ago (Ma) or even as early as 2400 Ma, it is uncertain when fungi first colonized the land. Here we report pyritized fungus-like microfossils preserved in the basal Ediacaran Doushantuo Formation (~635 Ma) in South China. These micro-organisms colonized and were preserved in cryptic karstic cavities formed via meteoric water dissolution related to deglacial isostatic rebound after the terminal Cryogenian snowball Earth event. They are interpreted as eukaryotes and probable fungi, thus providing direct fossil evidence for the colonization of land by fungi and offering a key constraint on fungal terrestrialization.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021207</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>