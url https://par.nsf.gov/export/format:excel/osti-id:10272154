--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10272154</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3427097</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Blockchains for Government: Use Cases and Challenges</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clavin, James; Duan, Sisi; Zhang, Haibin; Janeja, Vandana P.; Joshi, Karuna P.; Yesha, Yelena; Erickson, Lucy C.; Li, Justin D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Digital Government: Research and Practice</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 21</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2691-199X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Blockchain is the technology used by developers of cryptocurrencies, like Bitcoin, to enable exchange of financial “coins” between participants in the absence of a trusted third party to ensure the transaction, such as is typically done by governments. Blockchain has evolved to become a generic approach to store and process data in a highly decentralized and secure way. In this article, we review blockchain concepts and use cases, and discuss the challenges in using them from a governmental viewpoint. We begin with reviewing the categories of blockchains, the underlying mechanisms, and why blockchains can achieve their security goals. We then review existing known governmental use cases by regions. To show both technical and deployment details of blockchain adoption, we study a few representative use cases in the domains of healthcare and energy infrastructures. Finally, the review of both technical details and use cases helps us summarize the adoption and technical challenges of blockchains.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1919159</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>