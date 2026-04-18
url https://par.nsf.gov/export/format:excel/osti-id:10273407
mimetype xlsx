--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10273407</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d1sc01863a</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“Anti-electrostatic” halogen bonding in solution</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Loy, Cody; Holthoff, Jana M.; Weiss, Robert; Huber, Stefan M.; Rosokha, Sergiy V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemical Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8246 to 8251</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-6520</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Halogen-bonded (XB) complexes between halide anions and a cyclopropenylium-based anionic XB donor were characterized in solution for the first time. Spontaneous formation of such complexes confirms that halogen bonding is sufficiently strong to overcome electrostatic repulsion between two anions. The formation constants of such “anti-electrostatic” associations are comparable to those formed by halides with neutral halogenated electrophiles. However, while the latter usually show charge-transfer absorption bands, the UV-Vis spectra of the anion–anion complexes examined herein are determined by the electronic excitations within the XB donor. The identification of XB anion–anion complexes substantially extends the range of the feasible XB systems, and it provides vital information for the discussion of the nature of this interaction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2003603</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>