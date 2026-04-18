--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10273583</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3383668.3419902</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Supporting Sociodramatic Play at the Individual Level</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Currin, Flannery Hope; Diederich, Kyle; Blasi, Kaitlyn; Peterman, Kerry; Hourcade, Juan Pablo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-02T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CHI PLAY '20: Extended Abstracts of the 2020 Annual Symposium on Computer-Human Interaction in Play</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>213 to 218</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>High-quality sociodramatic play helps children develop executive function skills which bolster their performance in school. Technology supports can scaffold social play for children who struggle to engage otherwise. This case study examines the impact of a specific system, StoryCarnival, on one 3-year-old child's engagement in sociodramatic play with his peers.comparing this child's participation in sessions using either StoryCarnival or a traditional intervention over eight weeks, StoryCarnival appeared to lower barriers to this child's physical and verbal engagement in social play. Future research could identify whether this pattern may hold for other children who have trouble entering social play with peers.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1908476</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>