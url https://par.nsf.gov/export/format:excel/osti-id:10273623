--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10273623</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2006337117</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Generation of thermofield double states and critical ground states with a quantum computer</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhu, D.; Johri, S.; Linke, N. M.; Landsman, K. A.; Huerta Alderete, C.; Nguyen, N. H.; Matsuura, A. Y.; Hsieh, T. H.; Monroe, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>25402 to 25406</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Finite-temperature phases of many-body quantum systems are fundamental to phenomena ranging from condensed-matter physics to cosmology, yet they are generally difficult to simulate. Using an ion trap quantum computer and protocols motivated by the quantum approximate optimization algorithm (QAOA), we generate nontrivial thermal quantum states of the transverse-field Ising model (TFIM) by preparing thermofield double states at a variety of temperatures. We also prepare the critical state of the TFIM at zero temperature using quantum–classical hybrid optimization. The entanglement structure of thermofield double and critical states plays a key role in the study of black holes, and our work simulates such nontrivial structures on a quantum computer. Moreover, we find that the variational quantum circuits exhibit noise thresholds above which the lowest-depth QAOA circuits provide the best results.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1818914</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>