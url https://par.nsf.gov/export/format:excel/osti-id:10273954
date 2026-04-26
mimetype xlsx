--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10273954</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10040-021-02310-6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effects of land-cover and watershed protection futures on sustainable groundwater management in a heavily utilized aquifer in Hawai‘i (USA)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bremer, Leah L.; Elshall, Ahmed S.; Wada, Christopher A.; Brewington, Laura; Delevaux, Jade M.S.; El-Kadi, Aly I.; Voss, Clifford I.; Burnett, Kimberly M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Hydrogeology Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1431-2174</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Resumo            As iniciativas para a sustentabilidade das águas subterrâneas, incluindo o rendimento sustentável e as políticas de proteção das bacias hidrográficas, estão crescendo globalmente em resposta às mudanças climáticas e ao aumento da demanda humana por águas subterrâneas. Uma melhor compreensão dos impactos da gestão das bacias hidrográficas no rendimento e nos custos de gestão das águas subterrâneas—especialmente no contexto mais amplo da mudança climática e de uso da terra—é fundamental para subsidiar essas iniciativas e facilitar a gestão integrada do território e da água. Este estudo desenvolve uma nova estrutura de serviços ecossistêmicos hidrológicos de águas subterrâneas, espacialmente explícita, ligando cenários de uso da terra definidos pelas partes interessadas, uma otimização da simulação de águas subterrâneas e avaliação econômica, e a aplica ao aquífero mais utilizado do Havaí (EUA). As estimativas de rendimento sustentável e as diferenças resultantes em custos de reposição são estimadas para seis cenários de uso da terra (com níveis variáveis de desenvolvimento urbano e gestão de bacias hidrográficas) cruzados com dois cenários de demanda de água em um contexto de um clima seco futuro (via de concentração representativa [RCP] 8.5 meio-século). A dinâmica do uso da terra é considerada um fator importante, embora menos significativo, de recarga de águas subterrâneas do que a mudança climática. O grau de proteção da bacia hidrográfica, através da prevenção da disseminação de espécies vegetais invasoras não nativas de alto uso de água, é projetado para ser um sinal muito mais forte de alteração da dinâmica do uso da terra do que o desenvolvimento urbano. Especificamente, a proteção florestal completa aumenta o rendimento sustentável em 7–11% (30–45 milhões de litros por dia) e diminui substancialmente os custos de tratamento em comparação com a ausência de proteção florestal. Coletivamente, este documento demonstra o valor hidrológico e econômico da proteção de bacias hidrográficas em um contexto de um clima seco no futuro, fornecendo insights para políticas e gerenciamento integrado da terra e da água no Havaí e em outras regiões, particularmente onde as invasões de espécies ameaçam as bacias hidrográficas de origem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1920304</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>