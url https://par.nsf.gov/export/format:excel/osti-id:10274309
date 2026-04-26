--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10274309</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2014893118</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Predicting social tipping and norm change in controlled experiments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Andreoni, James; Nikiforakis, Nikos; Siegenthaler, Simon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e2014893118</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The ability to predict when societies will replace one social norm for another can have significant implications for welfare, especially when norms are detrimental. A popular theory poses that the pressure to conform to social norms creates tipping thresholds which, once passed, propel societies toward an alternative state. Predicting when societies will reach a tipping threshold, however, has been a major challenge because of the lack of experimental data for evaluating competing models. We present evidence from a large-scale laboratory experiment designed to test the theoretical predictions of a threshold model for social tipping and norm change. In our setting, societal preferences change gradually, forcing individuals to weigh the benefit from deviating from the norm against the cost from not conforming to the behavior of others. We show that the model correctly predicts in 96% of instances when a society will succeed or fail to abandon a detrimental norm. Strikingly, we observe widespread persistence of detrimental norms even when individuals determine the cost for nonconformity themselves as they set the latter too high. Interventions that facilitate a common understanding of the benefits from change help most societies abandon detrimental norms. We also show that instigators of change tend to be more risk tolerant and to dislike conformity more. Our findings demonstrate the value of threshold models for understanding social tipping in a broad range of social settings and for designing policies to promote welfare.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1658952</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>