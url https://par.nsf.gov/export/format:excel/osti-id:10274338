--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10274338</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1287/opre.2019.1919</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fast Best Subset Selection: Coordinate Descent and Local Combinatorial Optimization Algorithms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hazimeh, Hussein; Mazumder, Rahul</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Operations Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1517 to 1537</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0030-364X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The L              0              -regularized least squares problem (a.k.a. best subsets) is central to sparse statistical learning and has attracted significant attention across the wider statistics, machine learning, and optimization communities. Recent work has shown that modern mixed integer optimization (MIO) solvers can be used to address small to moderate instances of this problem. In spite of the usefulness of L              0              -based estimators and generic MIO solvers, there is a steep computational price to pay when compared with popular sparse learning algorithms (e.g., based on L              1              regularization). In this paper, we aim to push the frontiers of computation for a family of L              0              -regularized problems with additional convex penalties. We propose a new hierarchy of necessary optimality conditions for these problems. We develop fast algorithms, based on coordinate descent and local combinatorial optimization, that are guaranteed to converge to solutions satisfying these optimality conditions. From a statistical viewpoint, an interesting story emerges. When the signal strength is high, our combinatorial optimization algorithms have an edge in challenging statistical settings. When the signal is lower, pure L              0              benefits from additional convex regularization. We empirically demonstrate that our family of L              0              -based estimators can outperform the state-of-the-art sparse learning algorithms in terms of a combination of prediction, estimation, and variable selection metrics under various regimes (e.g., different signal strengths, feature correlations, number of samples and features). Our new open-source sparse learning toolkit L0Learn (available on CRAN and GitHub) reaches up to a threefold speedup (with p up to 10              6              ) when compared with competing toolkits such as glmnet and ncvreg.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718258</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>