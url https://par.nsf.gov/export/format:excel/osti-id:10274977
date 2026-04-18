--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10274977</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1242/jeb.190058</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Co-opting evo-devo concepts for new insights into mechanisms of behavioural diversity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hoke, Kim L.; Adkins-Regan, Elizabeth; Bass, Andrew H.; McCune, Amy R.; Wolfner, Mariana F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-04-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Experimental Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-0949</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            We propose that insights from the field of evolutionary developmental biology (or ‘evo-devo’) provide a framework for an integrated understanding of the origins of behavioural diversity and its underlying mechanisms. Towards that goal, in this Commentary, we frame key questions in behavioural evolution in terms of molecular, cellular and network-level properties with a focus on the nervous system. In this way, we highlight how mechanistic properties central to evo-devo analyses – such as weak linkage, versatility, exploratory mechanisms, criticality, degeneracy, redundancy and modularity – affect neural circuit function and hence the range of behavioural variation that can be filtered by selection. We outline why comparative studies of molecular and neural systems throughout ontogeny will provide novel insights into diversity in neural circuits and behaviour.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1656664; 1457108</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>