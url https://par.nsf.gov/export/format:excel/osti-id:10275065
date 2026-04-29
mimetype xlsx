--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10275065</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/su13063058</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Student Development at the Boundaries: Makerspaces as Affordances for Engineering Students’ Development</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Choi, Yoon Ha; Bouwma-Gearhart, Jana; Lenhart, Cindy A.; Villanueva, Idalis; Nadelson, Louis S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sustainability</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3058</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2071-1050</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>University-based makerspaces are receiving increasing attention as promising innovations that may contribute to the development of future engineers. Using a theory of social boundary spaces, we investigated whether the diverse experiences offered at university-based makerspaces may contribute to students’ learning and development of various “soft” or “21st century” skills that go beyond engineering-specific content knowledge. Through interviews with undergraduate student users at two university-based makerspaces in the United States we identified seven different types of boundary spaces (where multiple communities, and the individuals and activities affiliated with those communities, come together). We identified students engaging in the processes of identification, reflection, and coordination, which allowed them to make sense of, and navigate, the various boundary spaces they encountered in the makerspaces. These processes provided students with opportunities to engage with, and learn from, individuals and practices affiliated with various communities and disciplines. These opportunities can lead to students’ development of necessary skills to creatively and collaboratively address interdisciplinary socio-scientific problems. We suggest that university-based makerspaces can offer important developmental experiences for a diverse body of students that may be challenging for a single university department, program, or course to offer. Based on these findings, we recommend university programs and faculty intentionally integrate makerspace activities into undergraduate curricula to support students’ development of skills, knowledge, and practices relevant for engineering as well as 21st century skills more broadly.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1664274; 2113755; 1664271</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>