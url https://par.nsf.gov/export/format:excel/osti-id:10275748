--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10275748</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1094/pbiomes-12-19-0069-fi</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Intraspecific Variability in Root Traits and Edaphic Conditions Influence Soil Microbiomes Across 12 Switchgrass Cultivars</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ulbrich, Tayler C.; Friesen, Maren L.; Roley, Sarah S.; Tiemann, Lisa K.; Evans, Sarah E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Phytobiomes Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>108 to 120</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2471-2906</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Microbial communities help plants access nutrients and tolerate stress. Some microbiomes are specific to plant genotypes and, therefore, may contribute to intraspecific differences in plant growth and be a promising target for plant breeding. Switchgrass (Panicum virgatum) is a potential bioenergy crop with broad variation in yields and environmental responses; recent studies suggest that associations with distinct microbiomes may contribute to variation in cultivar yields. We used a common garden experiment to investigate variation in 12 mature switchgrass cultivar soil microbiomes and, furthermore, to examine how root traits and soil conditions influence microbiome structure. We found that average root diameter varied up to 33% among cultivars and that the cultivars also associated with distinct soil microbiomes. Cultivar had a larger effect on the soil bacterial than fungal community but both were strongly influenced by soil properties. Root traits had a weaker effect on microbiome structure but root length contributed to variation in the fungal community. Unlike the soil communities, the root bacterial communities did not group by cultivar, based on a subset of samples. Microbial biomass carbon and nitrogen and the abundance of several dominant bacterial phyla varied between ecotypes but overall the differences in soil microbiomes were greater among cultivars than between ecotypes. Our findings show that there is not one soil microbiome that applies to all switchgrass cultivars, or even to each ecotype. These subtle but significant differences in root traits, microbial biomass, and the abundance of certain soil bacteria could explain differences in cultivar yields and environmental responses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1832042; 1637653</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>