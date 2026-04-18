--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10275785</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2104072118</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>One-trial perceptual learning in the absence of conscious remembering and independent of the medial temporal lobe</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Squire, Larry R.; Frascino, Jennifer C.; Rivera, Charlotte S.; Heyworth, Nadine C.; He, Biyu J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e2104072118</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A degraded, black-and-white image of an object, which appears meaningless on first presentation, is easily identified after a single exposure to the original, intact image. This striking example of perceptual learning reflects a rapid (one-trial) change in performance, but the kind of learning that is involved is not known. We asked whether this learning depends on conscious (hippocampus-dependent) memory for the images that have been presented or on an unconscious (hippocampus-independent) change in the perception of images, independently of the ability to remember them. We tested five memory-impaired patients with hippocampal lesions or larger medial temporal lobe (MTL) lesions. In comparison to volunteers, the patients were fully intact at perceptual learning, and their improvement persisted without decrement from 1 d to more than 5 mo. Yet, the patients were impaired at remembering the test format and, even after 1 d, were impaired at remembering the images themselves. To compare perceptual learning and remembering directly, at 7 d after seeing degraded images and their solutions, patients and volunteers took either a naming test or a recognition memory test with these images. The patients improved as much as the volunteers at identifying the degraded images but were severely impaired at remembering them. Notably, the patient with the most severe memory impairment and the largest MTL lesions performed worse than the other patients on the memory tests but was the best at perceptual learning. The findings show that one-trial, long-lasting perceptual learning relies on hippocampus-independent (nondeclarative) memory, independent of any requirement to consciously remember.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1926780</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>