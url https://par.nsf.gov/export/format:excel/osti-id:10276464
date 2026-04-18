--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10276464</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding the complementary nature of paid and volunteer crowds for content creation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Saviaga, C; Granados, R; Savage, L; Escobedo, L; Savage, Saiph.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Avances en interacción humanocomputadora</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2594-2352</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Crowdsourced content creation like articles or slogans can be powered by crowds of volunteers or workers from paid task markets. Volunteers often have expertise and are intrinsically motivated, but are a limited resource, and are not always reliably available. On the other hand, paid crowd workers are reliably available, can be guided to produce high-quality content, but cost money. How can these different populations of crowd workers be leveraged together to power cost-effective yet high-quality crowd-powered content-creation systems? To answer this question, we need to understand the strengths and weaknesses of each. We conducted an online study where we hired paid crowd workers and recruited volunteers from social media to complete three content creation tasks for three real-world non-profit organizations that focus on empowering women. These tasks ranged in complexity from simply generating keywords or slogans to creating a draft biographical article. Our results show that paid crowds completed work and structured content following editorial guidelines more effectively.  However, volunteer crowds provide content that is more original. Based on the findings, we suggest that crowd-powered content-creation systems could gain the best of both worlds by leveraging volunteers to scaffold the direction that original content should take; while having paid crowd workers structure content and prepare it for real world use.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1928528</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>