--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10276835</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jcbiol/ruab019</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interspecific competition affects resource use by three cryptic freshwater species of &lt;i&gt;Hyalella&lt;/i&gt; Smith, 1874 (Amphipoda: Hyalellidae)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mercer, Arissa A; Cothran, Rickey D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Crustacean Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0278-0372</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Species that use the same resources present a paradox for understanding their coexistence. This is especially true for cryptic species because they are phenotypically similar. We examined how competition affects food-resource use in three cryptic species of Hyalella Smith, 1874, a freshwater-amphipod genus. We hypothesized that competitively inferior species would use high-quality algae patches when alone and competitively superior species would displace inferior species to low-quality patches. We compared use of foraging patches varying in algal content (i.e., quality) when species were alone or with another species. Our results showed that the competitively inferior species spent more time on the low-quality patch in the presence of the competitively superior species, but the behavior of the competitively superior species was independent of heterospecifics. This study provides insight into the role of interspecific competition in shaping resource use and patterns of coexistence in nature.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1911370</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>