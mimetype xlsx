--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10277206</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CamouFinder: Finding Camouflaged Instances in Images</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Le, Trung-Nghia; Nguyen, Vuong; Le, Cuong; Nguyen, Tan-Cong; Tran, Minh-Triet</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the  AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we investigate the interesting yet challenging problem of camouflaged instance segmentation. To this end, we first annotate the available CAMO dataset at the instance level. We also embed the data augmentation in order to increase the number of training samples. Then, we train different state-of-the-art instance segmentation on the CAMO-instance data. Last but not least, we develop an interactive user interface which demonstrates the performance of different state-of-the-art instance segmentation methods on the task of camouflaged instance segmentation. The users are able to compare the results of different methods on the given input images. Our work is expected to push the envelope of the camouflage analysis problem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>