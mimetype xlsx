--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10277269</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Traffic Video Event Retrieval via Text Query using Vehicle Appearance and Motion Attributes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nguyen, Tien-Phat; Tran-Le, Ba-Thinh; Thai, Xuan-Dang; Nguyen, Tam V.; Do, Minh N.; Tran, Minh-Triet</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Computer Society Conference on Computer Vision and Pattern Recognition workshops</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2160-7516</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Traffic event retrieval is one of the important tasks for intelligent traffic system management. To find accurate candidate events in traffic videos corresponding to a specific text query, it is necessary to understand the text query's attributes, represent the visual and motion attributes of vehicles in videos, and measure the similarity between them. Thus we propose a promising method for vehicle event retrieval from a natural-language-based specification. We utilize both appearance and motion attributes of a vehicle and adapt the COOT model to evaluate the semantic relationship between a query and a video track. Experiments with the test dataset of Track 5 in AI City Challenge 2021 show that our method is among the top 6 with a score of 0.1560.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>