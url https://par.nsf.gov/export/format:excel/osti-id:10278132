--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10278132</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/hess-25-1905-2021</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>How daily groundwater table drawdown affects the diel rhythm of hyporheic exchange</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wu, Liwen; Gomez-Velez, Jesus D.; Krause, Stefan; Wörman, Anders; Singh, Tanu; Nützmann, Gunnar; Lewandowski, Jörg</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Hydrology and Earth System Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1905 to 1921</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1607-7938</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Groundwater table dynamics extensively modify the volume of the hyporheic zoneand the rate of hyporheic exchange processes. Understanding the effects ofdaily groundwater table fluctuations on the tightly coupled flow and heattransport within hyporheic zones is crucial for water resourcesmanagement. With this aim in mind, a physically based model is used to explorehyporheic responses to varying groundwater table fluctuationscenarios. The effects of different timing and amplitude of groundwater tabledaily drawdowns under gaining and losing conditions are explored in hyporheiczones influenced by natural flood events and diel river temperaturefluctuations. We find that both diel river temperature fluctuations and dailygroundwater table drawdowns play important roles in determining thespatiotemporal variability of hyporheic exchange rates, temperature ofexfiltrating hyporheic fluxes, mean residence times, and hyporheicdenitrification potentials. Groundwater table dynamics present substantiallydistinct impacts on hyporheic exchange under gaining or losing conditions. Thetiming of groundwater table drawdown has a direct influence on hyporheicexchange rates and hyporheic buffering capacity on thermaldisturbances. Consequently, the selection of aquifer pumping regimes hassignificant impacts on the dispersal of pollutants in the aquifer and thermalheterogeneity in the sediment.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021015; 1830172; 2020814</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>