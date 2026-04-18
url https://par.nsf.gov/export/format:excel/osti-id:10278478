--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10278478</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fgene.2021.652189</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Using Network-Based Machine Learning to Predict Transcription Factors Involved in Drought Resistance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gupta, Chirag; Ramegowda, Venkategowda; Basu, Supratim; Pereira, Andy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Genetics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-8021</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Gene regulatory networks underpin stress response pathways in plants. However, parsing these networks to prioritize key genes underlying a particular trait is challenging. Here, we have built the Gene Regulation and Association Network (GRAiN) of rice (              Oryza sativa              ). GRAiN is an interactive query-based web-platform that allows users to study functional relationships between transcription factors (TFs) and genetic modules underlying abiotic-stress responses. We built GRAiN by applying a combination of different network inference algorithms to publicly available gene expression data. We propose a supervised machine learning framework that complements GRAiN in prioritizing genes that regulate stress signal transduction and modulate gene expression under drought conditions. Our framework converts intricate network connectivity patterns of 2160 TFs into a single drought score. We observed that TFs with the highest drought scores define the functional, structural, and evolutionary characteristics of drought resistance in rice. Our approach accurately predicted the function of OsbHLH148 TF, which we validated using              in vitro              protein-DNA binding assays and mRNA sequencing loss-of-function mutants grown under control and drought stress conditions. Our network and the complementary machine learning strategy lends itself to predicting key regulatory genes underlying other agricultural traits and will assist in the genetic engineering of desirable rice varieties.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1826836</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>