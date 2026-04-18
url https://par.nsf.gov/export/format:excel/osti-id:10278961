--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10278961</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1361-6382/abfd85</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>LIGO detector characterization in the second and third observing runs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Davis, D; Areeda, J S; Berger, B K; Bruntz, R; Effler, A; Essick, R C; Fisher, R P; Godwin, P; Goetz, E; Helmling-Cornell, A F; Hughey, B; Katsavounidis, E; Lundgren, A P; Macleod, D M; Márka, Z; Massinger, T J; Matas, A; McIver, J; Mo, G; Mogushi, K; Nguyen, P; Nuttall, L K; Schofield, R M; Shoemaker, D H; Soni, S; Stuver, A L; Urban, A L; Valdes, G; Walker, M; Abbott, R; Adams, C; Adhikari, R X; Ananyeva, A; Appert, S; Arai, K; Asali, Y; Aston, S M; Austin, C; Baer, A M; Ball, M; Ballmer, S W; Banagiri, S; Barker, D; Barschaw, C; Barsotti, L; Bartlett, J; Betzwieser, J; Beda, R; Bhattacharjee, D; Bidler, J; Billingsley, G; Biscans, S; Blair, C D; Blair, R M; Bode, N; Booker, P; Bork, R; Bramley, A; Brooks, A F; Brown, D D; Buikema, A; Cahillane, C; Callister, T A; Caneva Santoro, G; Cannon, K C; Carlin, J; Chandra, K; Chen, X; Christensen, N; Ciobanu, A A; Clara, F; Compton, C M; Cooper, S J; Corley, K R; Coughlin, M W; Countryman, S T; Covas, P B; Coyne, D C; Crowder, S G; Dal Canton, T; Danila, B; Datrier, L E; Davies, G S; Dent, T; Didio, N A; Di Fronzo, C; Dooley, K L; Driggers, J C; Dupej, P; Dwyer, S E; Etzel, T; Evans, M; Evans, T M; Fairhurst, S; Feicht, J; Fernandez-Galiana, A; Frey, R; Fritschel, P; Frolov, V V; Fulda, P; Fyffe, M; Gadre, B U; Giaime, J A; Giardina, K D; González, G; Gras, S; Gray, C; Gray, R; Green, A C; Gupta, A; Gustafson, E K; Gustafson, R; Hanks, J; Hanson, J; Hardwick, T; Harry, I W; Hasskew, R K; Heintze, M C; Heinzel, J; Holland, N A; Hollows, I J; Hoy, C G; Hughey, S; Jadhav, S P; Janssens, K; Johns, G; Jones, J D; Kandhasamy, S; Karki, S; Kasprzack, M; Kawabe, K; Keitel, D; Kijbunchoo, N; Kim, Y M; King, P J; Kissel, J S; Kulkarni, S; Kumar, Rahul; Landry, M; Lane, B B; Lantz, B; Laxen, M; Lecoeuche, Y K; Leviton, J; Liu, J; Lormand, M; Macas, R; Macedo, A; MacInnis, M; Mandic, V; Mansell, G L; Márka, S; Martinez, B; Martinovic, K; Martynov, D V; Mason, K; Matichard, F; Mavalvala, N; McCarthy, R; McClelland, D E; McCormick, S; McCuller, L; McIsaac, C; McRae, T; Mendell, G; Merfeld, K; Merilh, E L; Meyers, P M; Meylahn, F; Michaloliakos, I; Middleton, H; Mills, J C; Mistry, T; Mittleman, R; Moreno, G; Mow-Lowry, C M; Mozzon, S; Mueller, L; Mukund, N; Mullavey, A; Muth, J; Nelson, T J; Neunzert, A; Nichols, S; Nitoglia, E; Oberling, J; Oh, J J; Oh, S H; Oram, Richard J; Ormiston, R G; Ormsby, N; Osthelder, C; Ottaway, D J; Overmier, H; Pai, A; Palamos, J R; Pannarale, F; Parker, W; Patane, O; Patel, M; Payne, E; Pele, A; Penhorwood, R; Perez, C J; Phukon, K S; Pillas, M; Pirello, M; Radkins, H; Ramirez, K E; Richardson, J W; Riles, K; Rink, K; Robertson, N A; Rollins, J G; Romel, C L; Romie, J H; Ross, M P; Ryan, K; Sadecki, T; Sakellariadou, M; Sanchez, E J; Sanchez, L E; Sandles, L; Saravanan, T R; Savage, R L; Schaetzl, D; Schnabel, R; Schwartz, E; Sellers, D; Shaffer, T; Sigg, D; Sintes, A M; Slagmolen, B J; Smith, J R; Soni, K; Sorazu, B; Spencer, A P; Strain, K A; Strom, D; Sun, L; Szczepańczyk, M J; Tasson, J; Tenorio, R; Thomas, M; Thomas, P; Thorne, K A; Toland, K; Torrie, C I; Tran, A; Traylor, G; Trevor, M; Tse, M; Vajente, G; van Remortel, N; Vander-Hyde, D C; Vargas, A; Veitch, J; Veitch, P J; Venkateswara, K; Venugopalan, G; Viets, A D; Villa-Ortega, V; Vo, T; Vorvick, C; Wade, M; Wallace, G S; Ward, R L; Warner, J; Weaver, B; Weinstein, A J; Weiss, R; Wette, K; White, D D; White, L V; Whittle, C; Williamson, A R; Willke, B; Wipf, C C; Xiao, L; Xu, R; Yamamoto, H; Yu, Hang; Yu, Haocun; Zhang, L; Zheng, Y; Zucker, M E; Zweizig, J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Classical and Quantum Gravity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>135014</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0264-9381</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1806990; 2011975; 1921006; 2011334; 1912598; 1912594; 1806461; 1700765; 1912604; 1708006; 2110555; 1912599; 1806885; 1806577</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>