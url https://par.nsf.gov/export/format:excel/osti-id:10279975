--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10279975</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa3246</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The LBT satellites of Nearby Galaxies Survey (LBT-SONG): the satellite population of NGC 628</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Davis, A Bianca; Nierenberg, Anna M; Peter, Annika H; Garling, Christopher T; Greco, Johnny P; Kochanek, Christopher S; Utomo, Dyas; Casey, Kirsten J; Pogge, Richard W; Roberts, Daniella M; Sand, David J; Sardone, Amy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>500</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3854 to 3869</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            We present the first satellite system of the Large Binocular Telescope Satellites Of Nearby Galaxies Survey (LBT-SONG), a survey to characterize the close satellite populations of Large Magellanic Cloud to Milky-Way-mass, star-forming galaxies in the Local Volume. In this paper, we describe our unresolved diffuse satellite finding and completeness measurement methodology and apply this framework to NGC 628, an isolated galaxy with ∼1/4 the stellar mass of the Milky Way. We present two new dwarf satellite galaxy candidates: NGC 628 dwA, and dwB with MV = −12.2 and −7.7, respectively. NGC 628 dwA is a classical dwarf while NGC 628 dwB is a low-luminosity galaxy that appears to have been quenched after reionization. Completeness corrections indicate that the presence of these two satellites is consistent with CDM predictions. The satellite colours indicate that the galaxies are neither actively star forming nor do they have the purely ancient stellar populations characteristic of ultrafaint dwarfs. Instead, and consistent with our previous work on the NGC 4214 system, they show signs of recent quenching, further indicating that environmental quenching can play a role in modifying satellite populations even for hosts smaller than the Milky Way.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1814440; 1903834; 1813628</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>